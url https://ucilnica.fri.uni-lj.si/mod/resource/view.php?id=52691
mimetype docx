--- v0 (2025-10-18)
+++ v1 (2026-06-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5E206301" w14:textId="77777777" w:rsidR="00637D09" w:rsidRDefault="00637D09">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B830F42" w14:textId="77777777" w:rsidR="00637D09" w:rsidRDefault="00637D09">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DED0E0D" w14:textId="77777777" w:rsidR="00637D09" w:rsidRDefault="00D811F1" w:rsidP="00D811F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A40CF9B" w14:textId="77777777" w:rsidR="00637D09" w:rsidRDefault="00637D09">
       <w:pPr>
         <w:pStyle w:val="Naslov1"/>
         <w:jc w:val="center"/>
@@ -190,369 +190,506 @@
     <w:p w14:paraId="26A1DE3C" w14:textId="7FBC0CCD" w:rsidR="00442B52" w:rsidRPr="00EB09D8" w:rsidRDefault="00442B52" w:rsidP="00442B52">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB09D8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Splošna navodila</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B61B57F" w14:textId="77777777" w:rsidR="003C337B" w:rsidRDefault="00442B52" w:rsidP="00442B52">
       <w:r w:rsidRPr="00EB09D8">
         <w:t xml:space="preserve">Opisi postopkov naj bodo kratki in jedrnati – vendar morajo iz njih biti razvidne vse podrobnosti, ki so potrebne za razumevanje in tudi ponovitev celotnega postopka. Dodajte tudi posnetke ekranov in ostale grafične prikaze </w:t>
       </w:r>
       <w:r w:rsidR="00FA01E4">
         <w:t>kot podporo vsebini.</w:t>
       </w:r>
       <w:r w:rsidR="00E41204">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EBE9FE9" w14:textId="77777777" w:rsidR="003C337B" w:rsidRDefault="003C337B" w:rsidP="00442B52"/>
-    <w:p w14:paraId="2AD77373" w14:textId="10087414" w:rsidR="00442B52" w:rsidRDefault="00D811F1" w:rsidP="00442B52">
+    <w:p w14:paraId="2AD77373" w14:textId="28D81650" w:rsidR="00442B52" w:rsidRDefault="00D811F1" w:rsidP="00442B52">
       <w:r w:rsidRPr="00EB09D8">
         <w:t xml:space="preserve">Vključite </w:t>
       </w:r>
       <w:r>
         <w:t>predvsem lastne ugotovit</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB09D8">
         <w:t>v</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB09D8">
         <w:t>, spoznanj</w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB09D8">
         <w:t xml:space="preserve"> in razlag</w:t>
       </w:r>
       <w:r w:rsidR="003C337B">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> dobljenih rezultatov in postopkov meritev</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB09D8">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E41204">
         <w:t xml:space="preserve">Pri večini vprašanj (če ni drugače zahtevano) odgovorite s prikazom ekranske slike in </w:t>
       </w:r>
       <w:r w:rsidR="003C337B">
         <w:t xml:space="preserve">kratko </w:t>
       </w:r>
       <w:r w:rsidR="00E41204">
         <w:t>razlago njene vsebine. Tudi opis merilnega postopka</w:t>
       </w:r>
       <w:r w:rsidR="008F1F0C">
         <w:t>, oznaka merilnega kabla</w:t>
       </w:r>
       <w:r w:rsidR="00E41204">
-        <w:t xml:space="preserve"> in nastavitve naprav so pome</w:t>
+        <w:t xml:space="preserve"> in nastavitve </w:t>
+      </w:r>
+      <w:r w:rsidR="003352F2">
+        <w:t xml:space="preserve">merilnih </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41204">
+        <w:t>naprav so pome</w:t>
       </w:r>
       <w:r>
         <w:t>mben del odgovorov oziroma opisov merilnih postopkov.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2674B97A" w14:textId="77777777" w:rsidR="00A26E1E" w:rsidRDefault="00A26E1E"/>
-    <w:p w14:paraId="79145310" w14:textId="18B5BA05" w:rsidR="00A71312" w:rsidRPr="00A71312" w:rsidRDefault="00A71312">
+    <w:p w14:paraId="79145310" w14:textId="51B3A75A" w:rsidR="00A71312" w:rsidRPr="00A71312" w:rsidRDefault="00A71312">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A71312">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Posebna navodila za prehodno leto 2022/23</w:t>
+        <w:t xml:space="preserve">Posebna navodila </w:t>
+      </w:r>
+      <w:r w:rsidR="003352F2">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>za merilni del vaj</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="447866A5" w14:textId="6D3C6A83" w:rsidR="00A71312" w:rsidRDefault="00A71312">
       <w:r>
-        <w:t>Poročilo pač izpolnite z vsebinami, ki jih imate. Navodila so bila podana sproti pri vajah. Vkolikor ste manjkali na merilnih vajah LV1, LV2, LV3 ali LV4, lahko pridete meritve opraviti naknadno. Neobvezne (dodatne) vsebine so označene z zvezdico *.</w:t>
+        <w:t xml:space="preserve">Poročilo pač izpolnite z vsebinami, ki jih imate. Navodila so bila podana sproti pri vajah. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Vkolikor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ste manjkali na merilnih vajah LV1, LV2, LV3 ali LV4, lahko pridete meritve opraviti naknadno. Neobvezne (dodatne) vsebine so označene z zvezdico *.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4906A385" w14:textId="77777777" w:rsidR="00A71312" w:rsidRDefault="00A71312"/>
     <w:p w14:paraId="2CD37263" w14:textId="6C4415CD" w:rsidR="0084242F" w:rsidRPr="00EB09D8" w:rsidRDefault="0084242F" w:rsidP="0084242F">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Povabilo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD2245F" w14:textId="77777777" w:rsidR="0084242F" w:rsidRPr="0084242F" w:rsidRDefault="0084242F" w:rsidP="0084242F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0084242F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Dobrodošli tudi na drugih tozadevnih izbirnih predmetih in v laboratoriju s kakršnokoli željo, idejo, pobudo ali pripravljenostjo nekaj narediti in se izpopolniti na tem področju. Kar nekaj praktičnih nalog trenutno rešujemo, skupaj z gospodarstvom.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B5D197" w14:textId="2E76D60C" w:rsidR="00F26C4A" w:rsidRDefault="001833B0" w:rsidP="00A71312">
+    <w:p w14:paraId="79B5D197" w14:textId="781477B5" w:rsidR="00F26C4A" w:rsidRDefault="001833B0" w:rsidP="00A71312">
       <w:pPr>
         <w:pStyle w:val="Naslov1"/>
       </w:pPr>
       <w:r w:rsidRPr="0084242F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00F26C4A">
         <w:lastRenderedPageBreak/>
         <w:t>DN2-</w:t>
       </w:r>
       <w:r w:rsidR="000940BD">
         <w:t>VP</w:t>
       </w:r>
+      <w:r w:rsidR="003352F2">
+        <w:t>3</w:t>
+      </w:r>
       <w:r w:rsidR="00F26C4A">
-        <w:t>1 Osnovno TinkerCad vezje – brez mikrokrmilnika Arduino</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="051EC4FD" w14:textId="2683F2EF" w:rsidR="00F26C4A" w:rsidRDefault="00F26C4A" w:rsidP="00F26C4A">
+        <w:t xml:space="preserve"> Osnovno </w:t>
+      </w:r>
+      <w:r w:rsidR="003352F2">
+        <w:t xml:space="preserve">in/ali napredno </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F26C4A">
+        <w:t>TinkerCad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F26C4A">
+        <w:t xml:space="preserve"> vezje – </w:t>
+      </w:r>
+      <w:r w:rsidR="003352F2">
+        <w:t xml:space="preserve">z ali </w:t>
+      </w:r>
+      <w:r w:rsidR="00F26C4A">
+        <w:t>brez mikrokrmilnika Arduino</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051EC4FD" w14:textId="3C4FD906" w:rsidR="00F26C4A" w:rsidRDefault="00F26C4A" w:rsidP="00F26C4A">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Naredite svoje vezje z uporabo osnovnih sestavnih elementov. Rešitev delite v skupnem OneNote zvezku (prostor za sodelovanje, sekcija </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F26C4A">
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="003352F2" w:rsidRPr="003352F2">
+        <w:t xml:space="preserve">DN2-VP3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003352F2" w:rsidRPr="003352F2">
+        <w:t>TinkerCad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>) in kratko opišite tukaj (skupaj s sliko vezave).</w:t>
       </w:r>
+      <w:r w:rsidR="003352F2">
+        <w:t xml:space="preserve"> Lahko sestavite tudi naprednejše vezje z uporabo mikrokrmilnika Arduino ter ustreznega programa.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1398E2F2" w14:textId="77777777" w:rsidR="00F26C4A" w:rsidRDefault="00F26C4A" w:rsidP="00F26C4A">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="486BDC17" w14:textId="7B150431" w:rsidR="00F26C4A" w:rsidRDefault="00F26C4A" w:rsidP="00F26C4A">
+    <w:p w14:paraId="39A01ADB" w14:textId="77777777" w:rsidR="007D6679" w:rsidRDefault="007D6679" w:rsidP="00F26C4A">
+      <w:pPr>
+        <w:pStyle w:val="Telobesedila"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18B3F279" w14:textId="77777777" w:rsidR="007D6679" w:rsidRDefault="007D6679" w:rsidP="00F26C4A">
+      <w:pPr>
+        <w:pStyle w:val="Telobesedila"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="573AC77A" w14:textId="77777777" w:rsidR="007D6679" w:rsidRDefault="007D6679" w:rsidP="00F26C4A">
+      <w:pPr>
+        <w:pStyle w:val="Telobesedila"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="700F4919" w14:textId="77777777" w:rsidR="007D6679" w:rsidRDefault="007D6679" w:rsidP="00F26C4A">
+      <w:pPr>
+        <w:pStyle w:val="Telobesedila"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26390F9E" w14:textId="77777777" w:rsidR="007D6679" w:rsidRDefault="007D6679" w:rsidP="00F26C4A">
+      <w:pPr>
+        <w:pStyle w:val="Telobesedila"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32CF9B2D" w14:textId="77777777" w:rsidR="007D6679" w:rsidRDefault="007D6679" w:rsidP="00F26C4A">
+      <w:pPr>
+        <w:pStyle w:val="Telobesedila"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="271B462A" w14:textId="77777777" w:rsidR="007D6679" w:rsidRDefault="007D6679" w:rsidP="00F26C4A">
+      <w:pPr>
+        <w:pStyle w:val="Telobesedila"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="596CF9D2" w14:textId="77777777" w:rsidR="007D6679" w:rsidRDefault="007D6679" w:rsidP="00F26C4A">
+      <w:pPr>
+        <w:pStyle w:val="Telobesedila"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03CC9FD9" w14:textId="77777777" w:rsidR="007D6679" w:rsidRDefault="007D6679" w:rsidP="00F26C4A">
+      <w:pPr>
+        <w:pStyle w:val="Telobesedila"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F5F3E1D" w14:textId="78BD4EAB" w:rsidR="00F26C4A" w:rsidRDefault="00F26C4A" w:rsidP="00F26C4A">
       <w:pPr>
         <w:pStyle w:val="Naslov1"/>
       </w:pPr>
       <w:r>
         <w:t>DN2-</w:t>
       </w:r>
       <w:r w:rsidR="000940BD">
         <w:t>VP</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="6CE72D41" w14:textId="2B112B91" w:rsidR="00F26C4A" w:rsidRDefault="00F26C4A" w:rsidP="00F26C4A">
+      <w:r w:rsidR="003352F2">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Vezava »</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Breadboard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>« in -STM32 mikrokrmilnik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43DEA4E5" w14:textId="6BB90909" w:rsidR="00F26C4A" w:rsidRDefault="00A71312" w:rsidP="00F26C4A">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Naredite svoje vezje z uporabo osnovnih sestavnih elementov in mikrokrmilnika Arduino. Rešitev delite v skupnem OneNote zvezku (prostor za sodelovanje, sekcija </w:t>
-[...31 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Naredite </w:t>
       </w:r>
       <w:r w:rsidR="00F26C4A">
-        <w:t xml:space="preserve">svoje osnovno vezje z uporabo osnovnih sestavnih elementov, prototipne plošče (»Breadboard«) in mikrokrmilnika STM32. Rešitev delite v skupnem OneNote zvezku (prostor za sodelovanje, sekcija </w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>svoje osnovno vezje z uporabo osnovnih sestavnih elementov, prototipne plošče (»</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F26C4A">
+        <w:t>Breadboard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F26C4A">
+        <w:t xml:space="preserve">«) in mikrokrmilnika STM32. Rešitev delite v skupnem OneNote zvezku (prostor za sodelovanje, sekcija </w:t>
+      </w:r>
+      <w:r w:rsidR="003352F2" w:rsidRPr="003352F2">
+        <w:t xml:space="preserve">DN2-VP4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003352F2" w:rsidRPr="003352F2">
+        <w:t>Breadboard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F26C4A">
         <w:t>) in kratko opišite tukaj (skupaj s sliko vezave).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D150C4F" w14:textId="77777777" w:rsidR="00501DC9" w:rsidRDefault="00501DC9" w:rsidP="00501DC9">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E398748" w14:textId="7DD7AC13" w:rsidR="00501DC9" w:rsidRPr="00501DC9" w:rsidRDefault="00501DC9" w:rsidP="00501DC9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Telobesedila"/>
+    <w:p w14:paraId="0FD78DD8" w14:textId="77777777" w:rsidR="00947414" w:rsidRDefault="00947414">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00501DC9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>DN2-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000940BD">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E398748" w14:textId="4D2B43DF" w:rsidR="00501DC9" w:rsidRPr="00501DC9" w:rsidRDefault="00501DC9" w:rsidP="00501DC9">
+      <w:pPr>
+        <w:pStyle w:val="Telobesedila"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>AV1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000F7A47">
+      </w:pPr>
+      <w:r w:rsidRPr="00501DC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>.1</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00501DC9">
+        <w:lastRenderedPageBreak/>
+        <w:t>DN2-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000940BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>AV1</w:t>
+      </w:r>
+      <w:r w:rsidR="000F7A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00501DC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>Simulacija odbojev za lab. meritve</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="711AE0DE" w14:textId="316035C0" w:rsidR="00501DC9" w:rsidRDefault="00501DC9" w:rsidP="00501DC9">
+    <w:p w14:paraId="711AE0DE" w14:textId="779A18DD" w:rsidR="00501DC9" w:rsidRDefault="00501DC9" w:rsidP="00501DC9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:t>Simulirajte delovanje prenosne linije v orodju LTSpice za vsa možna razmerja upornosti R</w:t>
+        <w:t xml:space="preserve">Simulirajte delovanje prenosne linije v orodju </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>LTSpice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> za vsa možna razmerja upornosti </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00063935">
         <w:t>s</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, R</w:t>
       </w:r>
       <w:r w:rsidR="00063935" w:rsidRPr="00063935">
         <w:rPr>
           <w:kern w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in R</w:t>
       </w:r>
       <w:r w:rsidRPr="00063935">
         <w:rPr>
           <w:kern w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> in prikažite potek napetosti na vhodu in izhodu iz linije. Parametre in simulacijo naredite tako, da bo čimbolj podobna realnim rezultatom meritev pri </w:t>
+        <w:t xml:space="preserve"> in prikažite potek napetosti na vhodu in izhodu iz linije. Parametre in simulacijo naredite tako, da bo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>čimbolj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> podobna realnim rezultatom meritev pri </w:t>
       </w:r>
       <w:r w:rsidR="00A71312">
         <w:t xml:space="preserve">lab. </w:t>
       </w:r>
       <w:r>
-        <w:t>vaji LV1.</w:t>
+        <w:t>vaji LV</w:t>
+      </w:r>
+      <w:r w:rsidR="00F056FB">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A71312">
-        <w:t xml:space="preserve"> Dobljene poteke napetosti predstavite skupaj z rezultati realnih meritev v nalogi LV2 in jih primerjajte s komentarjem.</w:t>
+        <w:t xml:space="preserve"> Dobljene</w:t>
+      </w:r>
+      <w:r w:rsidR="00F056FB">
+        <w:t xml:space="preserve"> simulirane</w:t>
+      </w:r>
+      <w:r w:rsidR="00A71312">
+        <w:t xml:space="preserve"> poteke napetosti predstavite skupaj z rezultati realnih meritev v nalogi LV2 in jih primerjajte s komentarjem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72385FA5" w14:textId="77777777" w:rsidR="00A71312" w:rsidRPr="00501DC9" w:rsidRDefault="00A71312" w:rsidP="00501DC9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9200" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2020"/>
         <w:gridCol w:w="2320"/>
         <w:gridCol w:w="2380"/>
         <w:gridCol w:w="2480"/>
       </w:tblGrid>
@@ -1165,243 +1302,344 @@
           <w:p w14:paraId="066B4C9C" w14:textId="77777777" w:rsidR="00063935" w:rsidRPr="00063935" w:rsidRDefault="00063935" w:rsidP="00A71312">
             <w:pPr>
               <w:pStyle w:val="Telobesedila"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D8D8D9A" w14:textId="77777777" w:rsidR="00A71312" w:rsidRDefault="00A71312" w:rsidP="00501DC9">
       <w:pPr>
         <w:pStyle w:val="Naslov1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AB5C3F0" w14:textId="0B1452EC" w:rsidR="00501DC9" w:rsidRPr="00501DC9" w:rsidRDefault="00A71312" w:rsidP="00501DC9">
       <w:pPr>
         <w:pStyle w:val="Naslov1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00501DC9">
         <w:lastRenderedPageBreak/>
         <w:t>DN2-</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000940BD">
         <w:t>AV</w:t>
       </w:r>
       <w:r w:rsidR="000F7A47">
         <w:t>1.2</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00501DC9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00501DC9" w:rsidRPr="00501DC9">
         <w:t>Simulacija odbojev na naslovni liniji</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="234C1E93" w14:textId="3DB08866" w:rsidR="00501DC9" w:rsidRDefault="00501DC9" w:rsidP="00F26C4A">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
       </w:pPr>
       <w:r>
         <w:t>Na sliki je prikazana realna situacija vezave naslovnih linij. Z orodje</w:t>
       </w:r>
       <w:r w:rsidR="00C55946">
         <w:t>m</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> LTSpice simulirajte odboje na izbrani naslovni linji za različne, spodaj naštete scenarije zaključitev.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>LTSpice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> simulirajte odboje na izbrani naslovni linji za različne, spodaj naštete scenarije zaključitev.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BCD0F80" w14:textId="77777777" w:rsidR="00501DC9" w:rsidRPr="00501DC9" w:rsidRDefault="00501DC9" w:rsidP="00C55946">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00501DC9">
         <w:t>Različni možni načini zaključitve:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04D8A18F" w14:textId="77777777" w:rsidR="00501DC9" w:rsidRPr="00501DC9" w:rsidRDefault="00501DC9" w:rsidP="002636C2">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00501DC9">
         <w:t xml:space="preserve">Brez zaključitve: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05BA93F0" w14:textId="1B62B940" w:rsidR="00501DC9" w:rsidRPr="00501DC9" w:rsidRDefault="00501DC9" w:rsidP="00C55946">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00501DC9">
         <w:tab/>
-        <w:t xml:space="preserve">Rsrc = 24 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00501DC9">
+        <w:t>Rsrc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00501DC9">
+        <w:t xml:space="preserve"> = 24 </w:t>
       </w:r>
       <w:r w:rsidRPr="00501DC9">
         <w:sym w:font="Symbol" w:char="F057"/>
       </w:r>
       <w:r w:rsidRPr="00501DC9">
-        <w:t xml:space="preserve">, Rb = 1M </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00501DC9">
+        <w:t>Rb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00501DC9">
+        <w:t xml:space="preserve"> = 1M </w:t>
       </w:r>
       <w:r w:rsidRPr="00501DC9">
         <w:sym w:font="Symbol" w:char="F057"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="61CA1F60" w14:textId="77777777" w:rsidR="00501DC9" w:rsidRPr="00501DC9" w:rsidRDefault="00501DC9" w:rsidP="002636C2">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00501DC9">
         <w:t>Serijska zaključitev</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="222280C4" w14:textId="1FC5F8C9" w:rsidR="00501DC9" w:rsidRPr="00501DC9" w:rsidRDefault="00501DC9" w:rsidP="00C55946">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00501DC9">
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00501DC9">
         <w:tab/>
-        <w:t xml:space="preserve">Rser + R3 = R0 = 70 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00501DC9">
+        <w:t>Rser</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00501DC9">
+        <w:t xml:space="preserve"> + R3 = R0 = 70 </w:t>
       </w:r>
       <w:r w:rsidRPr="00501DC9">
         <w:sym w:font="Symbol" w:char="F057"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="20B29F58" w14:textId="77777777" w:rsidR="00501DC9" w:rsidRPr="00501DC9" w:rsidRDefault="00501DC9" w:rsidP="002636C2">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00501DC9">
         <w:t>Paralelna AC zaključitev*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F97B906" w14:textId="08E5E8B3" w:rsidR="00501DC9" w:rsidRPr="00501DC9" w:rsidRDefault="00501DC9" w:rsidP="00C55946">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00501DC9">
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00501DC9">
         <w:tab/>
-        <w:t xml:space="preserve">Rpar = 70 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00501DC9">
+        <w:t>Rpar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00501DC9">
+        <w:t xml:space="preserve"> = 70 </w:t>
       </w:r>
       <w:r w:rsidRPr="00501DC9">
         <w:sym w:font="Symbol" w:char="F057"/>
       </w:r>
       <w:r w:rsidRPr="00501DC9">
-        <w:t xml:space="preserve"> = R0 ,  Cpar = 5 pF</w:t>
+        <w:t xml:space="preserve"> = R0 ,  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00501DC9">
+        <w:t>Cpar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00501DC9">
+        <w:t xml:space="preserve"> = 5 pF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AA21503" w14:textId="77777777" w:rsidR="00501DC9" w:rsidRPr="00501DC9" w:rsidRDefault="00501DC9" w:rsidP="002636C2">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00501DC9">
         <w:t>Obojestranska zaključitev*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="370CFB6B" w14:textId="771CDEE9" w:rsidR="00501DC9" w:rsidRPr="00501DC9" w:rsidRDefault="00501DC9" w:rsidP="00C55946">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00501DC9">
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00501DC9">
         <w:tab/>
-        <w:t xml:space="preserve">Rser + R3 = R0 = 70 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00501DC9">
+        <w:t>Rser</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00501DC9">
+        <w:t xml:space="preserve"> + R3 = R0 = 70 </w:t>
       </w:r>
       <w:r w:rsidRPr="00501DC9">
         <w:sym w:font="Symbol" w:char="F057"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0815FDEF" w14:textId="29A08037" w:rsidR="00501DC9" w:rsidRDefault="00501DC9" w:rsidP="00C55946">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00501DC9">
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidRPr="00501DC9">
         <w:tab/>
-        <w:t xml:space="preserve">Rpar = 70 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00501DC9">
+        <w:t>Rpar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00501DC9">
+        <w:t xml:space="preserve"> = 70 </w:t>
       </w:r>
       <w:r w:rsidRPr="00501DC9">
         <w:sym w:font="Symbol" w:char="F057"/>
       </w:r>
       <w:r w:rsidRPr="00501DC9">
-        <w:t xml:space="preserve"> = R0 ,  Cpar = 5 pF</w:t>
+        <w:t xml:space="preserve"> = R0 ,  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00501DC9">
+        <w:t>Cpar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00501DC9">
+        <w:t xml:space="preserve"> = 5 pF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22CFB8B0" w14:textId="77777777" w:rsidR="00A71312" w:rsidRPr="00501DC9" w:rsidRDefault="00A71312" w:rsidP="00C55946">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EBB66EE" w14:textId="07497297" w:rsidR="00501DC9" w:rsidRPr="00501DC9" w:rsidRDefault="00501DC9" w:rsidP="00501DC9">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
       </w:pPr>
       <w:r w:rsidRPr="00501DC9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>*Neobvezni del: primerjajte porabo (el.tok) z ostalimi; lahko tudi spreminjate Cpar.</w:t>
+        <w:t>*Neobvezni del: primerjajte porabo (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00501DC9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>el.tok</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00501DC9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) z ostalimi; lahko tudi spreminjate </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00501DC9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Cpar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00501DC9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CF3B09D" w14:textId="3C94FAFE" w:rsidR="00C55946" w:rsidRDefault="009B7481" w:rsidP="00F26C4A">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7EACF2A3" wp14:editId="579CFCA4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-3810</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>21590</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5848350" cy="5080000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="52" name="Slika 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1456,51 +1694,59 @@
         <w:pStyle w:val="Naslov1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="006B0A8E">
         <w:lastRenderedPageBreak/>
         <w:t>DN2-</w:t>
       </w:r>
       <w:r w:rsidR="00C55946" w:rsidRPr="00C55946">
         <w:t>LV</w:t>
       </w:r>
       <w:r w:rsidR="00C55946">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00F235E1">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00C55946">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00281295">
         <w:t xml:space="preserve">Meritve </w:t>
       </w:r>
       <w:r w:rsidR="006B0A8E">
-        <w:t xml:space="preserve">dolžine linije in karakt. upornosti </w:t>
+        <w:t xml:space="preserve">dolžine linije in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006B0A8E">
+        <w:t>karakt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006B0A8E">
+        <w:t xml:space="preserve">. upornosti </w:t>
       </w:r>
       <w:r w:rsidR="00281295">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00281295" w:rsidRPr="00281295">
         <w:rPr>
           <w:kern w:val="32"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00281295">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50050E92" w14:textId="77777777" w:rsidR="00570306" w:rsidRDefault="00570306" w:rsidP="00C55946">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="118A7E86" w14:textId="241BED3C" w:rsidR="00281295" w:rsidRDefault="00281295" w:rsidP="00C55946">
       <w:pPr>
@@ -1545,86 +1791,94 @@
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="0094741D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05E1B5DE" w14:textId="77777777" w:rsidR="001854A7" w:rsidRPr="00281295" w:rsidRDefault="001854A7" w:rsidP="00C55946">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B5CA4C7" w14:textId="2B8D2DCD" w:rsidR="00281295" w:rsidRDefault="00281295" w:rsidP="00C55946">
+    <w:p w14:paraId="4B5CA4C7" w14:textId="587D5637" w:rsidR="00281295" w:rsidRDefault="00281295" w:rsidP="00C55946">
       <w:r>
         <w:t>S pomočjo meritve potovalnega časa in pridobljenih podatkov</w:t>
       </w:r>
       <w:r w:rsidR="00A71312">
         <w:t xml:space="preserve"> (specifikacij)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> o liniji izračunajte </w:t>
       </w:r>
       <w:r w:rsidR="006B0A8E">
         <w:t>karseda točno</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> dolžino linije. Če je mogoče, svoj izračun preverite tudi z merilnimi oznakami linije. Prikažite sliko meritve</w:t>
       </w:r>
       <w:r w:rsidR="006B0A8E">
         <w:t xml:space="preserve">, opišite merilne pogoje, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">izračun </w:t>
       </w:r>
       <w:r w:rsidR="006B0A8E">
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> kra</w:t>
       </w:r>
       <w:r w:rsidR="00A71312">
         <w:t>tko</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> razložite</w:t>
       </w:r>
       <w:r w:rsidR="006B0A8E">
-        <w:t xml:space="preserve"> potek meritev in vašo intepretacijo dobljenih rezultatov ter vaše ugotovitve</w:t>
+        <w:t xml:space="preserve"> potek meritev in vašo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006B0A8E">
+        <w:t>intepretacijo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006B0A8E">
+        <w:t xml:space="preserve"> dobljenih rezultatov</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006B0A8E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B45FC81" w14:textId="77777777" w:rsidR="00281295" w:rsidRDefault="00281295" w:rsidP="00C55946"/>
     <w:p w14:paraId="0482B55A" w14:textId="75D12957" w:rsidR="00281295" w:rsidRDefault="00281295" w:rsidP="00281295">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>LV1</w:t>
       </w:r>
       <w:r w:rsidR="001854A7">
         <w:rPr>
@@ -1650,77 +1904,85 @@
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1778A8CD" w14:textId="77777777" w:rsidR="001854A7" w:rsidRDefault="001854A7" w:rsidP="00281295">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E56FE4D" w14:textId="77777777" w:rsidR="006B0A8E" w:rsidRDefault="00281295" w:rsidP="006B0A8E">
+    <w:p w14:paraId="4E56FE4D" w14:textId="5B614E66" w:rsidR="006B0A8E" w:rsidRDefault="00281295" w:rsidP="006B0A8E">
       <w:r>
         <w:t xml:space="preserve">S pomočjo meritev napetosti v dveh točkah v t.i. 1. kvadrantu matrike </w:t>
       </w:r>
       <w:r w:rsidR="006B0A8E">
         <w:t xml:space="preserve">odbojev </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">3x3 </w:t>
       </w:r>
       <w:r w:rsidR="00A71312">
         <w:t xml:space="preserve">izračunajte </w:t>
       </w:r>
       <w:r w:rsidR="006B0A8E">
         <w:t>karseda točno k</w:t>
       </w:r>
       <w:r w:rsidR="00A71312">
         <w:t>arakterističn</w:t>
       </w:r>
       <w:r w:rsidR="006B0A8E">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00A71312">
         <w:t xml:space="preserve"> upornost linije. </w:t>
       </w:r>
       <w:r w:rsidR="006B0A8E">
-        <w:t xml:space="preserve">Prikažite sliko meritve, opišite merilne pogoje, izračun in kratko razložite potek meritev in vašo intepretacijo dobljenih rezultatov ter vaše ugotovitve. </w:t>
+        <w:t xml:space="preserve">Prikažite sliko meritve, opišite merilne pogoje, izračun in kratko razložite potek meritev in vašo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006B0A8E">
+        <w:t>intepretacijo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006B0A8E">
+        <w:t xml:space="preserve"> dobljenih rezultatov. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6857C77C" w14:textId="77777777" w:rsidR="00281295" w:rsidRDefault="00281295" w:rsidP="00281295">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07079AE3" w14:textId="51D4AB35" w:rsidR="006B0A8E" w:rsidRDefault="006B0A8E" w:rsidP="006B0A8E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00281295">
@@ -1751,50 +2013,62 @@
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Neobvezni i</w:t>
       </w:r>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>zzivi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="498555F2" w14:textId="77777777" w:rsidR="001854A7" w:rsidRPr="00281295" w:rsidRDefault="001854A7" w:rsidP="006B0A8E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66C2517C" w14:textId="77777777" w:rsidR="00F263C3" w:rsidRPr="00F263C3" w:rsidRDefault="00F263C3" w:rsidP="00F263C3">
+      <w:pPr>
+        <w:pStyle w:val="Telobesedila"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F263C3">
+        <w:t xml:space="preserve">Meritev karakteristične upornosti linije še na drugih merilnih kablih </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="49CDB987" w14:textId="77777777" w:rsidR="006B0A8E" w:rsidRDefault="006B0A8E" w:rsidP="002636C2">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00281295">
         <w:t>Meritev karakteristične upornosti linije z multimetrom (R</w:t>
       </w:r>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00281295">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="149665A4" w14:textId="7CC158EB" w:rsidR="00D558F8" w:rsidRPr="00281295" w:rsidRDefault="00D558F8" w:rsidP="00D558F8">
@@ -1847,110 +2121,135 @@
         <w:t>LV</w:t>
       </w:r>
       <w:r w:rsidR="00570306">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00570306" w:rsidRPr="00570306">
         <w:t xml:space="preserve">: Meritve odbojev </w:t>
       </w:r>
       <w:r w:rsidR="002C10A3">
         <w:t>in presluhov</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B86544D" w14:textId="46E8E04A" w:rsidR="00570306" w:rsidRPr="006B0A8E" w:rsidRDefault="002C10A3" w:rsidP="006B0A8E">
       <w:pPr>
         <w:pStyle w:val="Naslov1"/>
       </w:pPr>
       <w:r w:rsidRPr="00C55946">
         <w:t>LV</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">2-1 Meritve odbojev </w:t>
       </w:r>
       <w:r w:rsidR="00570306" w:rsidRPr="00570306">
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006B0A8E">
         <w:t>razl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F235E1">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00570306" w:rsidRPr="00570306">
-        <w:t>razmerja Rv, Rb</w:t>
-      </w:r>
+        <w:t xml:space="preserve">razmerja </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00570306" w:rsidRPr="00570306">
+        <w:t>Rv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00570306" w:rsidRPr="00570306">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00570306" w:rsidRPr="00570306">
+        <w:t>Rb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006B0A8E">
         <w:t>–matrika 3x3</w:t>
       </w:r>
       <w:r w:rsidR="00570306" w:rsidRPr="00570306">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D9FE3B" w14:textId="518B157C" w:rsidR="00C55946" w:rsidRDefault="00C55946" w:rsidP="00C55946">
+    <w:p w14:paraId="24D9FE3B" w14:textId="4AE4F8D8" w:rsidR="00C55946" w:rsidRDefault="00C55946" w:rsidP="00C55946">
       <w:r w:rsidRPr="00BD7E10">
         <w:t xml:space="preserve">Izmerite in </w:t>
       </w:r>
       <w:r>
         <w:t>skicirajte</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7E10">
-        <w:t xml:space="preserve"> potek u</w:t>
+        <w:t xml:space="preserve"> potek </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD7E10">
+        <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD7E10">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7E10">
-        <w:t>(t) in u</w:t>
+        <w:t xml:space="preserve">(t) in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD7E10">
+        <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD7E10">
-        <w:t xml:space="preserve">(t)  za vseh devet </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">razmerij </w:t>
+        <w:t xml:space="preserve">(t)  </w:t>
+      </w:r>
+      <w:r w:rsidR="0011591B" w:rsidRPr="0011591B">
+        <w:t xml:space="preserve">za vsaj šest (prva dva stolpca), </w:t>
+      </w:r>
+      <w:r w:rsidR="00947414">
+        <w:t>neobvezno</w:t>
+      </w:r>
+      <w:r w:rsidR="0011591B" w:rsidRPr="0011591B">
+        <w:t xml:space="preserve"> pa vseh devet kombinacij razmerij </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7E10">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7E10">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7E10">
         <w:t xml:space="preserve"> in R</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7E10">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> v primerjavi z R</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7E10">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
@@ -2024,251 +2323,318 @@
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SPICE</w:t>
       </w:r>
       <w:r w:rsidR="00A71312">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C10A3">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="002C10A3" w:rsidRPr="002C10A3">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>DN2-AV1.1)</w:t>
+        <w:t>DN2-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002C10A3" w:rsidRPr="002C10A3">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>AV1.1</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002C10A3" w:rsidRPr="002C10A3">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="002C10A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">poskusite biti </w:t>
       </w:r>
       <w:r w:rsidRPr="000201C7">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>čim bližje realnim meritvam</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="710B1672" w14:textId="633B6D7C" w:rsidR="00C55946" w:rsidRDefault="00C55946" w:rsidP="002636C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Preverite</w:t>
       </w:r>
       <w:r w:rsidR="00A71312">
         <w:t xml:space="preserve"> in komentirajte</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="006E723A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ujemanje</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00281295">
         <w:t xml:space="preserve">simulacije </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">pravih meritev, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00823EB8">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="0011591B">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>pravilnost</w:t>
       </w:r>
-      <w:r w:rsidRPr="00823EB8">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+      <w:r w:rsidRPr="0011591B">
+        <w:t xml:space="preserve"> delovanja, </w:t>
       </w:r>
       <w:r w:rsidRPr="006E723A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>prednosti/slabosti</w:t>
       </w:r>
       <w:r w:rsidR="001854A7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> različnih kombinacij.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5168FA37" w14:textId="77777777" w:rsidR="00C55946" w:rsidRPr="00BD7E10" w:rsidRDefault="00C55946" w:rsidP="00C55946"/>
     <w:p w14:paraId="09AE2823" w14:textId="1A764BA5" w:rsidR="00A71312" w:rsidRPr="001854A7" w:rsidRDefault="001854A7" w:rsidP="001854A7">
       <w:pPr>
         <w:pStyle w:val="Naslov1"/>
       </w:pPr>
       <w:r w:rsidRPr="001854A7">
         <w:t>LV2-2 - Vpliv časa vzpona/padca – omejevanje odbojev</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37066B77" w14:textId="77777777" w:rsidR="001854A7" w:rsidRDefault="001854A7" w:rsidP="00C55946">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AF66B38" w14:textId="7CDFF6A7" w:rsidR="00281295" w:rsidRDefault="00570306" w:rsidP="00C55946">
+    <w:p w14:paraId="2AF66B38" w14:textId="28C039B2" w:rsidR="00281295" w:rsidRDefault="00947414" w:rsidP="00C55946">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Kratko r</w:t>
+        <w:t>Prikažite slikovno in k</w:t>
+      </w:r>
+      <w:r w:rsidR="00570306">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ratko r</w:t>
       </w:r>
       <w:r w:rsidR="00281295">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>azložite, p</w:t>
       </w:r>
       <w:r w:rsidR="00C55946" w:rsidRPr="000201C7">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>ri kateri vrednosti za čas vzpona ( t</w:t>
+        <w:t xml:space="preserve">ri kateri vrednosti za čas vzpona ( </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C55946" w:rsidRPr="000201C7">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00C55946" w:rsidRPr="000201C7">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">r </w:t>
-      </w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C55946" w:rsidRPr="000201C7">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55946" w:rsidRPr="000201C7">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>) se začne manjšati vpliv odbojev</w:t>
       </w:r>
       <w:r w:rsidR="00281295">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4353F1E9" w14:textId="42394AC6" w:rsidR="00C55946" w:rsidRDefault="00C55946" w:rsidP="00C55946">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
       </w:pPr>
       <w:r>
         <w:t>Vse odgovore utemeljite s pomočjo teoretičnega znanja in rezultatov realnih meritev z zaslonskimi slikami ter oboje povežite z ustrezno razlago.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ACCF774" w14:textId="25B309B9" w:rsidR="00501DC9" w:rsidRDefault="00501DC9" w:rsidP="00F26C4A">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30C0DFE2" w14:textId="58140A8B" w:rsidR="00281295" w:rsidRDefault="001854A7" w:rsidP="001854A7">
+    <w:p w14:paraId="45871F5D" w14:textId="63A77611" w:rsidR="00947414" w:rsidRDefault="00947414" w:rsidP="00F26C4A">
+      <w:pPr>
+        <w:pStyle w:val="Telobesedila"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">V nadaljevanju izberite </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947414">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>meritve presluha na UTP (LV2-3a) ali ploščatem (LV2-3b) kablu</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (neobvezno lahko tudi na obeh). Po potrebi lahko na kablu tudi ponovite meritve LV1-1 in LV1-2, da boste imeli podatek o času potovanja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C0DFE2" w14:textId="5625C405" w:rsidR="00281295" w:rsidRDefault="001854A7" w:rsidP="001854A7">
       <w:pPr>
         <w:pStyle w:val="Naslov1"/>
       </w:pPr>
       <w:r w:rsidRPr="001854A7">
-        <w:t>LV2-3 - Presluh – meritve na UTP kablu</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6402C50C" w14:textId="591C5710" w:rsidR="001854A7" w:rsidRDefault="001854A7" w:rsidP="001854A7">
+        <w:t>LV2-3</w:t>
+      </w:r>
+      <w:r w:rsidR="0011591B">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001854A7">
+        <w:t xml:space="preserve"> - Presluh – meritve na UTP kablu</w:t>
+      </w:r>
+      <w:r w:rsidR="0094519A">
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6402C50C" w14:textId="456BB42D" w:rsidR="001854A7" w:rsidRDefault="001854A7" w:rsidP="001854A7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>LV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3a</w:t>
+      </w:r>
+      <w:r w:rsidR="00947414">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Merit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -2297,78 +2663,98 @@
       </w:pPr>
       <w:r w:rsidRPr="00E41204">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Podajte </w:t>
       </w:r>
       <w:r w:rsidRPr="001854A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>izmerjene vrednosti napetostnih nivojev</w:t>
       </w:r>
       <w:r w:rsidRPr="00E41204">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bližnjega presluha u</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> bližnjega presluha </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E41204">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41204">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>pb</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E41204">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>(0,t) na vhodu linije in daljnega presluha u</w:t>
-      </w:r>
+        <w:t xml:space="preserve">(0,t) na vhodu linije in daljnega presluha </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E41204">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41204">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>pd</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E41204">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">(l,t) na izhodu linije. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29D363C0" w14:textId="09C00099" w:rsidR="001854A7" w:rsidRPr="00570306" w:rsidRDefault="001854A7" w:rsidP="001854A7">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
@@ -2410,84 +2796,98 @@
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00570306">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA68F8C" w14:textId="77777777" w:rsidR="001854A7" w:rsidRDefault="001854A7" w:rsidP="001854A7">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69DDBCAF" w14:textId="0E17E025" w:rsidR="001854A7" w:rsidRDefault="001854A7" w:rsidP="001854A7">
+    <w:p w14:paraId="69DDBCAF" w14:textId="595802C1" w:rsidR="001854A7" w:rsidRDefault="001854A7" w:rsidP="001854A7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>LV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>3b Vpliv zaključitev linij na bližnji in daljni presluh</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="0011591B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>b Vpliv zaključitev linij na bližnji in daljni presluh</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="004AB46A" w14:textId="77777777" w:rsidR="001854A7" w:rsidRPr="00281295" w:rsidRDefault="001854A7" w:rsidP="001854A7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A9C62B5" w14:textId="77777777" w:rsidR="001854A7" w:rsidRPr="00E41204" w:rsidRDefault="001854A7" w:rsidP="001854A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E41204">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
@@ -2635,61 +3035,72 @@
       <w:r w:rsidRPr="00E41204">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>bližnj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00E41204">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> preslušn</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E41204">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>preslušn</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E41204">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> konstant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00E41204">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
@@ -2704,84 +3115,98 @@
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00E41204">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13477156" w14:textId="77777777" w:rsidR="001854A7" w:rsidRDefault="001854A7" w:rsidP="001854A7">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36D3B241" w14:textId="5D501BCE" w:rsidR="001854A7" w:rsidRDefault="001854A7" w:rsidP="001854A7">
+    <w:p w14:paraId="36D3B241" w14:textId="206E929D" w:rsidR="001854A7" w:rsidRDefault="001854A7" w:rsidP="001854A7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>LV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>3c</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="0011591B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Omejevanje presluhov v UTP kablu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6140BE94" w14:textId="77777777" w:rsidR="001854A7" w:rsidRPr="00281295" w:rsidRDefault="001854A7" w:rsidP="001854A7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="726A426C" w14:textId="77777777" w:rsidR="001854A7" w:rsidRPr="00E41204" w:rsidRDefault="001854A7" w:rsidP="001854A7">
@@ -2845,64 +3270,77 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">(bližnji, daljni) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E41204">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">presluh spremeni s </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD5854">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>spremembo razmerja t</w:t>
-      </w:r>
+        <w:t xml:space="preserve">spremembo razmerja </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CD5854">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5854">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CD5854">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD5854">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>τ</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD5854">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -2945,368 +3383,135 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AA16C32" w14:textId="77777777" w:rsidR="001854A7" w:rsidRDefault="001854A7">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2F8BA3" w14:textId="1900469B" w:rsidR="00FB3173" w:rsidRPr="00E41204" w:rsidRDefault="001854A7" w:rsidP="00FB3173">
+    <w:p w14:paraId="2E2F8BA3" w14:textId="01DDD96C" w:rsidR="00FB3173" w:rsidRPr="00E41204" w:rsidRDefault="001854A7" w:rsidP="00FB3173">
       <w:pPr>
         <w:pStyle w:val="Naslov1"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C55946">
         <w:lastRenderedPageBreak/>
-        <w:t>*</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C55946">
         <w:t>LV</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">2-4 Neobvezno: </w:t>
+        <w:t>2-</w:t>
+      </w:r>
+      <w:r w:rsidR="0011591B">
+        <w:t>3b</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00570306">
         <w:t>Meritve presluhov na p</w:t>
       </w:r>
       <w:r w:rsidR="00FB3173" w:rsidRPr="00E41204">
         <w:t>loščat</w:t>
       </w:r>
       <w:r w:rsidR="00570306">
         <w:t>em</w:t>
       </w:r>
       <w:r w:rsidR="00FB3173" w:rsidRPr="00E41204">
         <w:t xml:space="preserve"> kabl</w:t>
       </w:r>
       <w:r w:rsidR="00570306">
         <w:t>u</w:t>
       </w:r>
+      <w:r w:rsidR="0094519A">
+        <w:t>*</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1A4E2D40" w14:textId="77777777" w:rsidR="00570306" w:rsidRDefault="00570306" w:rsidP="00570306">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4035962F" w14:textId="4B365A9B" w:rsidR="00570306" w:rsidRDefault="00570306" w:rsidP="00570306">
+    <w:p w14:paraId="76602CB8" w14:textId="6E9C0B90" w:rsidR="00570306" w:rsidRDefault="001854A7" w:rsidP="00570306">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>LV</w:t>
       </w:r>
-      <w:r w:rsidR="001854A7">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="001854A7">
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="0011591B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3b</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35254">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>a</w:t>
-      </w:r>
-[...237 lines deleted...]
-        <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00570306" w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Merit</w:t>
       </w:r>
       <w:r w:rsidR="00570306">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
       <w:r w:rsidR="00570306" w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00570306">
         <w:rPr>
           <w:b/>
@@ -3317,78 +3522,98 @@
     </w:p>
     <w:p w14:paraId="283C17E2" w14:textId="77777777" w:rsidR="001854A7" w:rsidRPr="00281295" w:rsidRDefault="001854A7" w:rsidP="00570306">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FFAC30D" w14:textId="77777777" w:rsidR="00FB3173" w:rsidRDefault="00FB3173" w:rsidP="00570306">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E41204">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Podajte izmerjene vrednosti napetostnih nivojev bližnjega presluha u</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Podajte izmerjene vrednosti napetostnih nivojev bližnjega presluha </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E41204">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41204">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>pb</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E41204">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>(0,t) na vhodu linije in daljnega presluha u</w:t>
-      </w:r>
+        <w:t xml:space="preserve">(0,t) na vhodu linije in daljnega presluha </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E41204">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41204">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>pd</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E41204">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">(l,t) na izhodu linije (priključki 2,3,8). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EBB4502" w14:textId="4F6EF43E" w:rsidR="00FB3173" w:rsidRPr="00570306" w:rsidRDefault="00FB3173" w:rsidP="00570306">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
@@ -3419,368 +3644,386 @@
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00570306" w:rsidRPr="00570306">
         <w:t>LV3-1a</w:t>
       </w:r>
       <w:r w:rsidRPr="00570306">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61531879" w14:textId="77777777" w:rsidR="00FB3173" w:rsidRDefault="00FB3173" w:rsidP="00FB3173">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1388F37E" w14:textId="736C8BCC" w:rsidR="00570306" w:rsidRDefault="001854A7" w:rsidP="00570306">
+    <w:p w14:paraId="1388F37E" w14:textId="55D9B3E9" w:rsidR="00570306" w:rsidRDefault="001854A7" w:rsidP="00570306">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>LV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
+      <w:r w:rsidR="0011591B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3b</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35254">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00570306" w:rsidRPr="00281295">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00570306">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>d</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>Vpliv zaključitev linij na bližnji in daljni presluh</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A7C2CC" w14:textId="77777777" w:rsidR="001854A7" w:rsidRPr="00281295" w:rsidRDefault="001854A7" w:rsidP="00570306">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BDEB405" w14:textId="77777777" w:rsidR="00FB3173" w:rsidRPr="00E41204" w:rsidRDefault="00FB3173" w:rsidP="00570306">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E41204">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opazujte vpliv zaključitev na linijah 2 do 8 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(uporovne letvice) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41204">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>na amplitudo in potek</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bližnjega in daljnega presluha (najprej obojestranska zaključitev, potem pa zaključitev iztaknite na isti strani, kjer merite presluh in nato še na obeh straneh).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C39107" w14:textId="77777777" w:rsidR="00570306" w:rsidRDefault="00570306" w:rsidP="00570306">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E7491B8" w14:textId="5383E2C8" w:rsidR="00FB3173" w:rsidRPr="00E41204" w:rsidRDefault="001854A7" w:rsidP="00570306">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00570306" w:rsidRPr="00CD5854">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00570306" w:rsidRPr="00CD5854">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>zziv:</w:t>
+      </w:r>
       <w:r w:rsidR="00570306">
         <w:rPr>
-          <w:b/>
-[...93 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kratko pojasnite, ali in kako bi lahko izračunali </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3173" w:rsidRPr="00E41204">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>bližnj</w:t>
+      </w:r>
+      <w:r w:rsidR="00570306">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3173" w:rsidRPr="00E41204">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-        <w:t>zziv:</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FB3173" w:rsidRPr="00E41204">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>preslušn</w:t>
       </w:r>
       <w:r w:rsidR="00570306">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kratko pojasnite, ali in kako bi lahko izračunali </w:t>
-      </w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FB3173" w:rsidRPr="00E41204">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>bližnj</w:t>
+        <w:t xml:space="preserve"> konstant</w:t>
       </w:r>
       <w:r w:rsidR="00570306">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00FB3173" w:rsidRPr="00E41204">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> preslušn</w:t>
-[...8 lines deleted...]
-        <w:t>o</w:t>
+        <w:t xml:space="preserve"> K</w:t>
       </w:r>
       <w:r w:rsidR="00FB3173" w:rsidRPr="00E41204">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...10 lines deleted...]
-        <w:t>o</w:t>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00FB3173" w:rsidRPr="00E41204">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> K</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="142A8227" w14:textId="77777777" w:rsidR="00CD5854" w:rsidRDefault="00CD5854" w:rsidP="00FB3173">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B6334DC" w14:textId="0EB957FF" w:rsidR="00CD5854" w:rsidRDefault="001854A7" w:rsidP="00CD5854">
+    <w:p w14:paraId="2B6334DC" w14:textId="44BC76A5" w:rsidR="00CD5854" w:rsidRDefault="001854A7" w:rsidP="00CD5854">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>LV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:t>e</w:t>
+      <w:r w:rsidR="0011591B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3b</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35254">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00CD5854" w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD5854">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Omejevanje presluhov v ploščatem kablu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="654BBE45" w14:textId="77777777" w:rsidR="001854A7" w:rsidRPr="00281295" w:rsidRDefault="001854A7" w:rsidP="00CD5854">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EDEB25A" w14:textId="546D651F" w:rsidR="00FB3173" w:rsidRPr="00E41204" w:rsidRDefault="00FB3173" w:rsidP="00CD5854">
@@ -3904,64 +4147,77 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E41204">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Kako se presluh spremeni s </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD5854">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>spremembo razmerja t</w:t>
-      </w:r>
+        <w:t xml:space="preserve">spremembo razmerja </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CD5854">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5854">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CD5854">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00CD5854" w:rsidRPr="00CD5854">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>τ</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD5854">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -4001,81 +4257,164 @@
         <w:t>na osciloskopu?</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4207">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BFE16FD" w14:textId="17A82618" w:rsidR="001854A7" w:rsidRDefault="001854A7">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28AED2F0" w14:textId="4A49B343" w:rsidR="00CD5854" w:rsidRDefault="00921193" w:rsidP="00921193">
+    <w:p w14:paraId="6756FE9D" w14:textId="5D6E55C3" w:rsidR="0094519A" w:rsidRPr="0015645F" w:rsidRDefault="0094519A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015645F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Opomba:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780C3760" w14:textId="3F1BE646" w:rsidR="0094519A" w:rsidRPr="0015645F" w:rsidRDefault="0094519A" w:rsidP="0094519A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0015645F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>*Obvezna je ena meritev (</w:t>
+      </w:r>
+      <w:r w:rsidR="0015645F" w:rsidRPr="0015645F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015645F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>a ali</w:t>
+      </w:r>
+      <w:r w:rsidR="0015645F" w:rsidRPr="0015645F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015645F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>b), drugi kabel je dodatni izziv…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28AED2F0" w14:textId="3700288E" w:rsidR="00CD5854" w:rsidRDefault="00921193" w:rsidP="00921193">
       <w:pPr>
         <w:pStyle w:val="Naslov1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
+      <w:r w:rsidR="00095103">
+        <w:lastRenderedPageBreak/>
+        <w:t>DN2-</w:t>
+      </w:r>
       <w:r w:rsidR="00CD5854" w:rsidRPr="00C55946">
-        <w:lastRenderedPageBreak/>
         <w:t>LV</w:t>
       </w:r>
       <w:r w:rsidR="005D2A7D">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00CD5854">
         <w:t xml:space="preserve"> Meritve očesnega vzorca</w:t>
       </w:r>
       <w:r w:rsidR="00CD5854" w:rsidRPr="00B271A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00851937">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="174871EA" w14:textId="77777777" w:rsidR="00851937" w:rsidRDefault="00851937" w:rsidP="00851937">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EBCB0AE" w14:textId="206F6A56" w:rsidR="00851937" w:rsidRDefault="00851937" w:rsidP="00851937">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00812FC9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -4275,51 +4614,91 @@
     <w:p w14:paraId="3AEEA215" w14:textId="12B59F08" w:rsidR="00063935" w:rsidRDefault="00063935" w:rsidP="00063935">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E69CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>zmerite in izračunajte strmino prehoda signala (»slew rate«) iz RS232 in CMOS oddajnika. Preverite, ali je vrednost pri RS232 znotraj omejit</w:t>
+        <w:t>zmerite in izračunajte strmino prehoda signala (»</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>slew</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>rate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>«) iz RS232 in CMOS oddajnika. Preverite, ali je vrednost pri RS232 znotraj omejit</w:t>
       </w:r>
       <w:r w:rsidR="0091037C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0091037C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
@@ -4374,81 +4753,99 @@
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Meritev</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> očesnega vzorca ob zaključeni liniji</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0495BE79" w14:textId="77777777" w:rsidR="00812FC9" w:rsidRPr="00812FC9" w:rsidRDefault="00812FC9" w:rsidP="00812FC9">
+    <w:p w14:paraId="0495BE79" w14:textId="5D66C836" w:rsidR="00812FC9" w:rsidRPr="00812FC9" w:rsidRDefault="00812FC9" w:rsidP="00812FC9">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
       </w:pPr>
       <w:r w:rsidRPr="00812FC9">
-        <w:t>Pri pravilno zaključeni liniji s FRI-SMS (izhod SPI) generirajte psevdonaključni pravokotni signal in opazujte sliko očesnega vzorca na izhodu linije pri različnih frekvencah signala (glejte tabelo v spodaj), ekranske slike podajte za „prelomno“ frekvenco):</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7464C4DC" w14:textId="77777777" w:rsidR="00812FC9" w:rsidRPr="00812FC9" w:rsidRDefault="00812FC9" w:rsidP="002636C2">
+        <w:t xml:space="preserve">Pri pravilno zaključeni liniji s </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B97">
+        <w:t>STM32H7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812FC9">
+        <w:t xml:space="preserve"> (izhod SPI) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B97">
+        <w:t xml:space="preserve">ali generatorjem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812FC9">
+        <w:t>generirajte psevdonaključni pravokotni signal in opazujte sliko očesnega vzorca na izhodu linije pri različnih frekvencah signala (glejte tabelo v spodaj), ekranske slike podajte za „prelomno“ frekvenco):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7464C4DC" w14:textId="4C31282E" w:rsidR="00812FC9" w:rsidRPr="00812FC9" w:rsidRDefault="00812FC9" w:rsidP="002636C2">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00812FC9">
         <w:t>Iz oddajnika RS-232</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="512D1BF5" w14:textId="77777777" w:rsidR="00812FC9" w:rsidRPr="00812FC9" w:rsidRDefault="00812FC9" w:rsidP="002636C2">
+      <w:r w:rsidR="00B11B97">
+        <w:t xml:space="preserve"> (STM32H7) ali izhoda generatorja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512D1BF5" w14:textId="09138618" w:rsidR="00812FC9" w:rsidRPr="00812FC9" w:rsidRDefault="00812FC9" w:rsidP="002636C2">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00812FC9">
         <w:t>Iz oddajnika CMOS</w:t>
       </w:r>
+      <w:r w:rsidR="00B11B97">
+        <w:t xml:space="preserve"> (STM32H7)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="36C9908A" w14:textId="77777777" w:rsidR="00812FC9" w:rsidRDefault="00812FC9" w:rsidP="00812FC9">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05255F2D" w14:textId="43199AEF" w:rsidR="00812FC9" w:rsidRPr="00281295" w:rsidRDefault="00812FC9" w:rsidP="00812FC9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>LV</w:t>
       </w:r>
       <w:r w:rsidR="005D2A7D">
@@ -4465,94 +4862,112 @@
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Meritev</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> očesnega vzorca ob nezaključeni liniji</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C0E265" w14:textId="17290267" w:rsidR="00812FC9" w:rsidRPr="00812FC9" w:rsidRDefault="00812FC9" w:rsidP="00812FC9">
+    <w:p w14:paraId="05C0E265" w14:textId="2136F30C" w:rsidR="00812FC9" w:rsidRPr="00812FC9" w:rsidRDefault="00812FC9" w:rsidP="00812FC9">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
       </w:pPr>
       <w:r w:rsidRPr="00812FC9">
         <w:t xml:space="preserve">Pri </w:t>
       </w:r>
       <w:r>
         <w:t>ne</w:t>
       </w:r>
       <w:r w:rsidRPr="00812FC9">
         <w:t xml:space="preserve">zaključeni liniji </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(na vhodu manjša upornost in izhodu odprte sponke) </w:t>
       </w:r>
       <w:r w:rsidRPr="00812FC9">
-        <w:t>s FRI-SMS (izhod SPI) generirajte psevdonaključni pravokotni signal in opazujte sliko očesnega vzorca na izhodu linije pri različnih frekvencah signala (</w:t>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B97">
+        <w:t>STM32H7</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B97" w:rsidRPr="00812FC9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812FC9">
+        <w:t xml:space="preserve">(izhod SPI) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B97">
+        <w:t xml:space="preserve">ali generatorjem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812FC9">
+        <w:t>generirajte psevdonaključni pravokotni signal in opazujte sliko očesnega vzorca na izhodu linije pri različnih frekvencah signala (</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">izpolnite </w:t>
       </w:r>
       <w:r w:rsidRPr="00812FC9">
         <w:t>tabelo v spodaj), ekranske slike podajte za „prelomno“ frekvenco):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B9F423" w14:textId="77777777" w:rsidR="00812FC9" w:rsidRPr="00812FC9" w:rsidRDefault="00812FC9" w:rsidP="002636C2">
+    <w:p w14:paraId="292CBA83" w14:textId="77777777" w:rsidR="00B11B97" w:rsidRDefault="00812FC9" w:rsidP="00B11B97">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00812FC9">
         <w:t>Iz oddajnika RS-232</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1FD7CC71" w14:textId="77777777" w:rsidR="00812FC9" w:rsidRPr="00812FC9" w:rsidRDefault="00812FC9" w:rsidP="002636C2">
+      <w:r w:rsidR="00B11B97">
+        <w:t xml:space="preserve"> ali izhoda generatorja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD7CC71" w14:textId="5A0FBF5A" w:rsidR="00812FC9" w:rsidRPr="00812FC9" w:rsidRDefault="00812FC9" w:rsidP="00B11B97">
       <w:pPr>
         <w:pStyle w:val="Telobesedila"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00812FC9">
         <w:t>Iz oddajnika CMOS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26CA94DD" w14:textId="77777777" w:rsidR="00B24200" w:rsidRPr="00B271A8" w:rsidRDefault="00B24200" w:rsidP="0091037C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44BDB408" w14:textId="16CE433E" w:rsidR="00720CE9" w:rsidRDefault="002A7DF1" w:rsidP="00812FC9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
@@ -4647,4985 +5062,3418 @@
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="00B24200">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB07744" w14:textId="354A5DAB" w:rsidR="00720CE9" w:rsidRDefault="00720CE9" w:rsidP="002636C2">
+    <w:p w14:paraId="62B6BF04" w14:textId="7C6CCAA4" w:rsidR="00B11B97" w:rsidRDefault="00B11B97" w:rsidP="002636C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">meritve izvedite z naraščanjem frekvence signala in predvsem določite mejo, kjer očesni vzorec postane nesprejemljiv (ekranske slike podajte za </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB3173">
+        <w:t>pri najnižji frekvenci z vodoravnima kurzorjema (»</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>najvišjo frekvenco, kjer je očesni vzorec še sprejemljiv</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B24200">
+        <w:t>Cursor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="58DC35CE" w14:textId="53C84F8C" w:rsidR="002A7DF1" w:rsidRDefault="002A7DF1" w:rsidP="002636C2">
+        <w:t>«) določite sprejemljiv napetostni nivo za nizko in visoko stanje (nekje 10% »rezerve«)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB07744" w14:textId="76A1BAEF" w:rsidR="00720CE9" w:rsidRDefault="00720CE9" w:rsidP="002636C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>vkolikor napetostni nivo ne ustreza že pri prvi meritvi (f=</w:t>
+        <w:t xml:space="preserve">meritve izvedite z naraščanjem frekvence signala in predvsem določite mejo, kjer očesni vzorec postane nesprejemljiv (ekranske slike podajte za </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3173">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>najvišjo frekvenco, kjer je očesni vzorec še sprejemljiv</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24200">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B24200">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Nadaljnje višanje frekvence ni več potrebno</w:t>
       </w:r>
       <w:r w:rsidR="005D2A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>187.5</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58DC35CE" w14:textId="3362939B" w:rsidR="002A7DF1" w:rsidRDefault="00FB3173" w:rsidP="002636C2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">kHz), potem s potenciometroma </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0091037C">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">subjektivno </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">vse nastavitve in </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B97">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">popravite napetostne nivoje, da bodo </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005D2A7D">
+        <w:t xml:space="preserve">morebitne posebnosti </w:t>
+      </w:r>
+      <w:r w:rsidR="00720CE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>bolj vidni (</w:t>
-[...81 lines deleted...]
-      <w:r w:rsidRPr="00B271A8">
+        <w:t>omenite tudi v poročilu)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39CA5315" w14:textId="77777777" w:rsidR="00317ED7" w:rsidRDefault="00317ED7" w:rsidP="005D2A7D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F6887AD" w14:textId="577A3A56" w:rsidR="005D2A7D" w:rsidRDefault="00317ED7" w:rsidP="005D2A7D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>V poročilo vključite tudi izpolnjeno eno od dveh tabel  v nadaljevanju.</w:t>
+      </w:r>
+      <w:r w:rsidR="00921193" w:rsidRPr="00B271A8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="005D2A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Zaključna tabela izvedenih meritev – STM32H7:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4829E0E6" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRDefault="005D2A7D" w:rsidP="005D2A7D">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10310" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1296"/>
-        <w:gridCol w:w="986"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="950"/>
+        <w:gridCol w:w="1936"/>
+        <w:gridCol w:w="1936"/>
+        <w:gridCol w:w="1936"/>
+        <w:gridCol w:w="1936"/>
         <w:gridCol w:w="1270"/>
       </w:tblGrid>
       <w:tr w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w14:paraId="329F17DE" w14:textId="77777777" w:rsidTr="005D2A7D">
         <w:trPr>
           <w:trHeight w:val="436"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10310" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09A5A45C" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Meritev očesnega vzorca      Merilna linija št. [1-4]   vrsta kabla</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w14:paraId="3A81D03C" w14:textId="77777777" w:rsidTr="005D2A7D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C636D34" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Linija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3872" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D61174B" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Zaključena linija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3872" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00C762F4" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Nezaključena linija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C2BE1C9" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="7C2BE1C9" w14:textId="4569C5FB" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="002B6CB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C344AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Komentar</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w14:paraId="12D3F933" w14:textId="77777777" w:rsidTr="005D2A7D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="211E68B0" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Oddajnik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26A2E814" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CMOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52AE0D53" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>RS232</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A41FC9F" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CMOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="508546F0" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>RS232</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23FF43AD" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w14:paraId="33AFD4CC" w14:textId="77777777" w:rsidTr="005D2A7D">
+      <w:tr w:rsidR="000014AC" w:rsidRPr="00C344AC" w14:paraId="3039EAAE" w14:textId="77777777" w:rsidTr="005D2A7D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="690BD997" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="31D877ED" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Frekvenca</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06A75B50" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="14F3AC9A" w14:textId="587D9F01" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>[kHz]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D66BD4A" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="63315600" w14:textId="7FE4D026" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>IZHOD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="349F6982" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="76BD37D5" w14:textId="10260856" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>IZHOD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17ADF74B" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="5413CD8E" w14:textId="03C41AA6" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>IZHOD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54BF5816" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="16C19F13" w14:textId="20FCC262" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>IZHOD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F5CBC47" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="1D005141" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C344AC">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w14:paraId="58901221" w14:textId="77777777" w:rsidTr="005D2A7D">
+      <w:tr w:rsidR="000014AC" w:rsidRPr="00C344AC" w14:paraId="3E873CE5" w14:textId="77777777" w:rsidTr="005D2A7D">
         <w:trPr>
-          <w:trHeight w:val="273"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B836A40" w14:textId="5634C06F" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="2701F960" w14:textId="6649D662" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>187.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9018C6" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="11C8A6ED" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62136A20" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="59B89DC6" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DDB33C1" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="1A89A04E" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D5D3CB0" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="2CD78EFA" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...68 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45FB664A" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="6494E0F6" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w14:paraId="1F9FA80C" w14:textId="77777777" w:rsidTr="005D2A7D">
+      <w:tr w:rsidR="000014AC" w:rsidRPr="00C344AC" w14:paraId="29F904E0" w14:textId="77777777" w:rsidTr="005D2A7D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A144F63" w14:textId="06CAE2A3" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="3E7B3413" w14:textId="39B25275" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>375</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="683642CF" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="17899911" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04ADE1BC" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="14C1E4B0" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DB9974E" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="6D6F00A9" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73EE530A" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="56795399" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...68 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="044D2C0D" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="0788E655" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w14:paraId="556C2478" w14:textId="77777777" w:rsidTr="005D2A7D">
+      <w:tr w:rsidR="000014AC" w:rsidRPr="00C344AC" w14:paraId="64AEE42E" w14:textId="77777777" w:rsidTr="005D2A7D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AFE861D" w14:textId="45424CB5" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="513CCF7A" w14:textId="091218B7" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="216BD164" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="24F06DD0" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="404CAE6A" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="36B18D05" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58CBDE1D" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="547BC518" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2014F4ED" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="2B45001D" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...68 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1100593D" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="11221C93" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w14:paraId="0DA25055" w14:textId="77777777" w:rsidTr="005D2A7D">
+      <w:tr w:rsidR="000014AC" w:rsidRPr="00C344AC" w14:paraId="586F6779" w14:textId="77777777" w:rsidTr="005D2A7D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30BFE8FC" w14:textId="544E0DF9" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="00D43BA3" w14:textId="164ADF87" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D59D9C6" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="69007F34" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B044CB0" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="531CE76D" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EFEA18D" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="16E7175E" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49887F1B" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="3A7831AA" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...68 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="694B6D05" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="3016094C" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w14:paraId="2E16A703" w14:textId="77777777" w:rsidTr="005D2A7D">
+      <w:tr w:rsidR="000014AC" w:rsidRPr="00C344AC" w14:paraId="09129B6B" w14:textId="77777777" w:rsidTr="005D2A7D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26F0757E" w14:textId="7B34432A" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="44E17602" w14:textId="516DF69D" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>3000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71D8277B" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="1878F788" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C6F892E" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="73BCD6D9" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DEE67FA" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="2E8B36BF" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...28 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F33B7D1" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="2DC0173A" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...51 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="396D3853" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="3D47DDBE" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w14:paraId="57477069" w14:textId="77777777" w:rsidTr="005D2A7D">
+      <w:tr w:rsidR="000014AC" w:rsidRPr="00C344AC" w14:paraId="67B21BFE" w14:textId="77777777" w:rsidTr="005D2A7D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="472CE669" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="29E0FFBC" w14:textId="029AC433" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Fm</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>ax</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20901D51" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="37BF9B0D" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53C177BA" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="4CAC0DB3" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="401B0977" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="7F966CE8" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6846ED79" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="48DCFB2A" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...68 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="155E21E8" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="609C4FE6" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w14:paraId="3B7FA0ED" w14:textId="77777777" w:rsidTr="005D2A7D">
+      <w:tr w:rsidR="000014AC" w:rsidRPr="00C344AC" w14:paraId="06AF7B79" w14:textId="77777777" w:rsidTr="005D2A7D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB04FA6" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="36E8DFA0" w14:textId="06657FDE" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Komentar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08EC758A" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="1ED7DCBC" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7265E7A0" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="5A3BE971" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A73E3AE" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="47778963" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF25C1B" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="4FDE8609" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...68 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64C02CB2" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRPr="00C344AC" w:rsidRDefault="005D2A7D" w:rsidP="002B6CB0">
+          <w:p w14:paraId="26C8F6C4" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A4D6C08" w14:textId="77777777" w:rsidR="005D2A7D" w:rsidRDefault="005D2A7D" w:rsidP="005D2A7D">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13091254" w14:textId="773630C4" w:rsidR="00921193" w:rsidRDefault="00921193" w:rsidP="00812FC9">
+    <w:p w14:paraId="13091254" w14:textId="41DC1BC5" w:rsidR="00921193" w:rsidRDefault="00921193" w:rsidP="00812FC9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Zaključna tabela izvedenih meritev</w:t>
       </w:r>
       <w:r w:rsidR="005D2A7D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – FRI SMS</w:t>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11B97">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>generator signalov</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E10E8F8" w14:textId="77777777" w:rsidR="00921193" w:rsidRDefault="00921193" w:rsidP="00921193">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9870" w:type="dxa"/>
+        <w:tblW w:w="10310" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1296"/>
-        <w:gridCol w:w="986"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="950"/>
+        <w:gridCol w:w="1936"/>
+        <w:gridCol w:w="1936"/>
+        <w:gridCol w:w="1936"/>
+        <w:gridCol w:w="1936"/>
         <w:gridCol w:w="1270"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00921193" w:rsidRPr="00C344AC" w14:paraId="5B1356B0" w14:textId="77777777" w:rsidTr="00C344AC">
+      <w:tr w:rsidR="00921193" w:rsidRPr="00C344AC" w14:paraId="5B1356B0" w14:textId="77777777" w:rsidTr="00B11B97">
         <w:trPr>
           <w:trHeight w:val="436"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9870" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="10310" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49C664BC" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00C344AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Meritev očesnega vzorca      Merilna linija št. [1-4]   vrsta kabla</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008259AF" w:rsidRPr="00C344AC" w14:paraId="08E215B7" w14:textId="77777777" w:rsidTr="00C344AC">
+      <w:tr w:rsidR="008259AF" w:rsidRPr="00C344AC" w14:paraId="08E215B7" w14:textId="77777777" w:rsidTr="00B11B97">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FF18857" w14:textId="77777777" w:rsidR="008259AF" w:rsidRPr="00C344AC" w:rsidRDefault="002A7DF1" w:rsidP="00C344AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Linija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3652" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40082262" w14:textId="77777777" w:rsidR="008259AF" w:rsidRPr="00C344AC" w:rsidRDefault="008259AF" w:rsidP="00C344AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Zaključena linija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3652" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="131BECF6" w14:textId="77777777" w:rsidR="008259AF" w:rsidRPr="00C344AC" w:rsidRDefault="008259AF" w:rsidP="00C344AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Nezaključena linija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="315E474D" w14:textId="77777777" w:rsidR="008259AF" w:rsidRPr="00C344AC" w:rsidRDefault="008259AF" w:rsidP="00C344AC">
+          <w:p w14:paraId="315E474D" w14:textId="52A871D2" w:rsidR="008259AF" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="00C344AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C344AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Komentar</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008259AF" w:rsidRPr="00C344AC" w14:paraId="62B93B6E" w14:textId="77777777" w:rsidTr="00C344AC">
+      <w:tr w:rsidR="008259AF" w:rsidRPr="00C344AC" w14:paraId="62B93B6E" w14:textId="77777777" w:rsidTr="00B11B97">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6467BE8E" w14:textId="77777777" w:rsidR="008259AF" w:rsidRPr="00C344AC" w:rsidRDefault="002A7DF1" w:rsidP="00C344AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Oddajnik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1826" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B064CD0" w14:textId="77777777" w:rsidR="008259AF" w:rsidRPr="00C344AC" w:rsidRDefault="008259AF" w:rsidP="00C344AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CMOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1826" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BBDB1BD" w14:textId="77777777" w:rsidR="008259AF" w:rsidRPr="00C344AC" w:rsidRDefault="008259AF" w:rsidP="00C344AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>RS232</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1826" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="775861F8" w14:textId="77777777" w:rsidR="008259AF" w:rsidRPr="00C344AC" w:rsidRDefault="008259AF" w:rsidP="00C344AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CMOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1826" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14B35DC8" w14:textId="77777777" w:rsidR="008259AF" w:rsidRPr="00C344AC" w:rsidRDefault="008259AF" w:rsidP="00C344AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>RS232</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="402190B5" w14:textId="77777777" w:rsidR="008259AF" w:rsidRPr="00C344AC" w:rsidRDefault="008259AF" w:rsidP="00C344AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008259AF" w:rsidRPr="00C344AC" w14:paraId="1CE38039" w14:textId="77777777" w:rsidTr="00C344AC">
+      <w:tr w:rsidR="000014AC" w:rsidRPr="00C344AC" w14:paraId="5F93CB6B" w14:textId="77777777" w:rsidTr="00B11B97">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7729D655" w14:textId="77777777" w:rsidR="008259AF" w:rsidRPr="00C344AC" w:rsidRDefault="008259AF" w:rsidP="00C344AC">
+          <w:p w14:paraId="13CEEFBD" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Frekvenca</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B105FE3" w14:textId="77777777" w:rsidR="008259AF" w:rsidRPr="00C344AC" w:rsidRDefault="008259AF" w:rsidP="00C344AC">
+          <w:p w14:paraId="2BC67631" w14:textId="04CFE31B" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>[kHz]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E3B353F" w14:textId="264E4346" w:rsidR="008259AF" w:rsidRPr="00C344AC" w:rsidRDefault="008259AF" w:rsidP="008259AF">
+          <w:p w14:paraId="77B0EDB2" w14:textId="27581925" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...46 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>IZHOD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EC15167" w14:textId="23779625" w:rsidR="008259AF" w:rsidRPr="00C344AC" w:rsidRDefault="008259AF" w:rsidP="008259AF">
+          <w:p w14:paraId="599BB2D5" w14:textId="4D9F35EE" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...46 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>IZHOD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A467468" w14:textId="1B4DF612" w:rsidR="008259AF" w:rsidRPr="00C344AC" w:rsidRDefault="008259AF" w:rsidP="008259AF">
+          <w:p w14:paraId="4528883E" w14:textId="3D213BF6" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...46 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>IZHOD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="208B8E0B" w14:textId="18E5E36A" w:rsidR="008259AF" w:rsidRPr="00C344AC" w:rsidRDefault="008259AF" w:rsidP="008259AF">
+          <w:p w14:paraId="3EFF9DD2" w14:textId="4A2DAC3B" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...46 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>IZHOD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C3AF55C" w14:textId="77777777" w:rsidR="008259AF" w:rsidRPr="00C344AC" w:rsidRDefault="008259AF" w:rsidP="008259AF">
+          <w:p w14:paraId="6F565F52" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C344AC">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008259AF" w:rsidRPr="00C344AC" w14:paraId="46E2A0A2" w14:textId="77777777" w:rsidTr="00C344AC">
+      <w:tr w:rsidR="000014AC" w:rsidRPr="00C344AC" w14:paraId="69410469" w14:textId="77777777" w:rsidTr="00B11B97">
         <w:trPr>
-          <w:trHeight w:val="273"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EBACE37" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="008259AF" w:rsidP="00C344AC">
+          <w:p w14:paraId="4832B12A" w14:textId="36483430" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F860712" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="5BC38055" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13CA1762" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="761F222E" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AEFB5E9" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="236F2EBB" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69228508" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="7B6084B0" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...68 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E817140" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="40CF3C17" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008259AF" w:rsidRPr="00C344AC" w14:paraId="2ADA44D4" w14:textId="77777777" w:rsidTr="00C344AC">
+      <w:tr w:rsidR="000014AC" w:rsidRPr="00C344AC" w14:paraId="7E1DF341" w14:textId="77777777" w:rsidTr="00B11B97">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F392E68" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="008259AF" w:rsidP="00C344AC">
+          <w:p w14:paraId="4C351B2D" w14:textId="0B06E3D1" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>480</w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C344AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB63787" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="2C607427" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C7D17AD" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="0B54B7BD" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06021554" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="4C1990A5" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18F8E3F3" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="0BCEF29F" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...68 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69778FF3" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="1D3E67B9" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008259AF" w:rsidRPr="00C344AC" w14:paraId="68E905BF" w14:textId="77777777" w:rsidTr="00C344AC">
+      <w:tr w:rsidR="000014AC" w:rsidRPr="00C344AC" w14:paraId="3DC6F947" w14:textId="77777777" w:rsidTr="00B11B97">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="128F53E8" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="008259AF" w:rsidP="00C344AC">
+          <w:p w14:paraId="5E09F6A7" w14:textId="225E7C41" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>600</w:t>
+              <w:t>800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F92AB6C" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="3F485031" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58C7144B" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="54393460" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="686254B7" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="319B3924" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F58D7A9" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="2AEBF3FE" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...68 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43FA0044" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="38FC2FEA" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008259AF" w:rsidRPr="00C344AC" w14:paraId="66EFEC33" w14:textId="77777777" w:rsidTr="00C344AC">
+      <w:tr w:rsidR="000014AC" w:rsidRPr="00C344AC" w14:paraId="3AC07C73" w14:textId="77777777" w:rsidTr="00B11B97">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E8E5072" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="008259AF" w:rsidP="00C344AC">
+          <w:p w14:paraId="1E5CC2E6" w14:textId="1DD18D5A" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>800</w:t>
+              <w:t>1200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44B0FA02" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="67ADC03A" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5473FB56" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="0FB466A3" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="007DFF91" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="16D22E78" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CC211AC" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="184D6E5D" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...68 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B20DDF5" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="6D8FA52C" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008259AF" w:rsidRPr="00C344AC" w14:paraId="702FEF33" w14:textId="77777777" w:rsidTr="00C344AC">
+      <w:tr w:rsidR="000014AC" w:rsidRPr="00C344AC" w14:paraId="5D49FD5A" w14:textId="77777777" w:rsidTr="00B11B97">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D454575" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="008259AF" w:rsidP="00C344AC">
+          <w:p w14:paraId="05731E2C" w14:textId="0B2870F8" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>1200</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C344AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="058666AF" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="2C594205" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="101DFE80" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="774690F4" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69B92D71" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00A2690B" w:rsidP="00921193">
+          <w:p w14:paraId="6933EA5B" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...28 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3252B42F" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="07B29FDF" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...51 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3F2309" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="6AABD652" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A2690B" w:rsidRPr="00C344AC" w14:paraId="02559EB0" w14:textId="77777777" w:rsidTr="00C344AC">
+      <w:tr w:rsidR="000014AC" w:rsidRPr="00C344AC" w14:paraId="6DB573BB" w14:textId="77777777" w:rsidTr="00B11B97">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79F87D1F" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="008259AF" w:rsidP="00C344AC">
+          <w:p w14:paraId="7A893F4E" w14:textId="29828135" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>1600</w:t>
+              <w:t>2400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE5095E" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="7E4E9CD3" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09A545C6" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="28E356D8" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2472829D" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="3487709D" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58099807" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="4AF81033" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...68 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5481603B" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="29925436" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A2690B" w:rsidRPr="00C344AC" w14:paraId="638CD431" w14:textId="77777777" w:rsidTr="00C344AC">
+      <w:tr w:rsidR="000014AC" w:rsidRPr="00C344AC" w14:paraId="61284515" w14:textId="77777777" w:rsidTr="00B11B97">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29B584F4" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="008259AF" w:rsidP="00C344AC">
+          <w:p w14:paraId="6525BE26" w14:textId="0EA3A10E" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>2400</w:t>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33BA5544" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="73FCA353" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E65ED45" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="3E129A18" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="774C2231" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="6AAE56C5" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EC89F7F" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="3D43AB6B" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...68 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42E4EE0A" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="6813F844" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A2690B" w:rsidRPr="00C344AC" w14:paraId="5BEBFDD3" w14:textId="77777777" w:rsidTr="00C344AC">
+      <w:tr w:rsidR="000014AC" w:rsidRPr="00C344AC" w14:paraId="16ADB95C" w14:textId="77777777" w:rsidTr="00B11B97">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CB53E7C" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="008259AF" w:rsidP="00C344AC">
+          <w:p w14:paraId="689E4D82" w14:textId="36663E8C" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>4800</w:t>
+              <w:t>Fm</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ax</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="402AD6FD" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="1C105663" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46868DBD" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="39CEC57E" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32F85FBB" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="4C7B4F16" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D7D5B20" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="3195D071" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...68 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ECF25DB" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00C344AC" w:rsidRDefault="00921193" w:rsidP="00921193">
+          <w:p w14:paraId="5B6A4389" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A2690B" w:rsidRPr="00C344AC" w14:paraId="7F890C75" w14:textId="77777777" w:rsidTr="00C344AC">
+      <w:tr w:rsidR="000014AC" w:rsidRPr="00C344AC" w14:paraId="115DD7D8" w14:textId="77777777" w:rsidTr="00B11B97">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07757B7F" w14:textId="77777777" w:rsidR="00A2690B" w:rsidRPr="00C344AC" w:rsidRDefault="00A2690B" w:rsidP="007A46DA">
+          <w:p w14:paraId="21ACC90D" w14:textId="0B7A5E00" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C344AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Fm</w:t>
-[...9 lines deleted...]
-              <w:t>ax</w:t>
+              <w:t>Komentar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="410F6392" w14:textId="77777777" w:rsidR="00A2690B" w:rsidRPr="00C344AC" w:rsidRDefault="00A2690B" w:rsidP="00921193">
+          <w:p w14:paraId="7CA9CE43" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="066BA6DE" w14:textId="77777777" w:rsidR="00A2690B" w:rsidRPr="00C344AC" w:rsidRDefault="00A2690B" w:rsidP="00921193">
+          <w:p w14:paraId="195AD8AD" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AED496B" w14:textId="77777777" w:rsidR="00A2690B" w:rsidRPr="00C344AC" w:rsidRDefault="00A2690B" w:rsidP="00921193">
+          <w:p w14:paraId="4D3733E6" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C26859C" w14:textId="77777777" w:rsidR="00A2690B" w:rsidRPr="00C344AC" w:rsidRDefault="00A2690B" w:rsidP="00921193">
+          <w:p w14:paraId="59CECA3B" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
-              <w:rPr>
-[...68 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="096B96E9" w14:textId="77777777" w:rsidR="00A2690B" w:rsidRPr="00C344AC" w:rsidRDefault="00A2690B" w:rsidP="00921193">
-[...21 lines deleted...]
-          <w:p w14:paraId="47AFDDF6" w14:textId="77777777" w:rsidR="002A7DF1" w:rsidRPr="00C344AC" w:rsidRDefault="002A7DF1" w:rsidP="00C344AC">
+          <w:p w14:paraId="6D3124CE" w14:textId="77777777" w:rsidR="000014AC" w:rsidRPr="00C344AC" w:rsidRDefault="000014AC" w:rsidP="000014AC">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...162 lines deleted...]
-            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D4A16BE" w14:textId="77777777" w:rsidR="00921193" w:rsidRDefault="00921193" w:rsidP="00921193">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E57641E" w14:textId="77777777" w:rsidR="00A2690B" w:rsidRDefault="00A2690B" w:rsidP="00921193">
       <w:pPr>
         <w:ind w:left="360"/>
@@ -9642,315 +8490,1605 @@
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomen </w:t>
       </w:r>
       <w:r w:rsidR="002A7DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>morebitnih oznak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A8BEB9" w14:textId="77777777" w:rsidR="00A2690B" w:rsidRDefault="00A2690B" w:rsidP="00921193">
+    <w:p w14:paraId="09A8BEB9" w14:textId="57BFBD1C" w:rsidR="00A2690B" w:rsidRDefault="00A2690B" w:rsidP="00921193">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>++  očesni vzorec zadošča obema kriterijema</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> (npr. odprtost očesa in ne formalnim napetostnim nivojem)</w:t>
+        <w:t>+  očesni vzorec zadošča obema kriterijema</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66D1FC07" w14:textId="77777777" w:rsidR="00A2690B" w:rsidRDefault="00A2690B" w:rsidP="002636C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">očesni vzorec ne ustreza </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BE73F5" w14:textId="77777777" w:rsidR="00A2690B" w:rsidRDefault="00A2690B" w:rsidP="00A2690B">
-[...9 lines deleted...]
-    <w:p w14:paraId="4296AD18" w14:textId="77777777" w:rsidR="00812FC9" w:rsidRPr="00812FC9" w:rsidRDefault="00812FC9" w:rsidP="00812FC9">
+    <w:p w14:paraId="72B36585" w14:textId="77777777" w:rsidR="00A2690B" w:rsidRDefault="00A2690B" w:rsidP="00921193">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00812FC9">
-[...9 lines deleted...]
-    <w:p w14:paraId="72B36585" w14:textId="77777777" w:rsidR="00A2690B" w:rsidRDefault="00A2690B" w:rsidP="00921193">
+    </w:p>
+    <w:p w14:paraId="674A9BC5" w14:textId="77777777" w:rsidR="008B50EF" w:rsidRDefault="008B50EF" w:rsidP="00921193">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="674A9BC5" w14:textId="77777777" w:rsidR="008B50EF" w:rsidRDefault="008B50EF" w:rsidP="00921193">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3446C988" w14:textId="0ABFC9C2" w:rsidR="008B50EF" w:rsidRPr="00B271A8" w:rsidRDefault="0091037C" w:rsidP="0091037C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="008B50EF" w:rsidRPr="00812FC9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Neobvezno/dodatno:</w:t>
       </w:r>
       <w:r w:rsidR="008B50EF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lahko izvedete meritve še na drug(em/ih) kablih. Za te dodatne meritve lahko dodate manj (le nekaj izbranih) ekranskih slik in nekaj razlage dobljenih rezultatov.</w:t>
+        <w:t xml:space="preserve"> lahko izvedete meritve še na drug(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008B50EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008B50EF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>/ih) kablih. Za te dodatne meritve lahko dodate manj (le nekaj izbranih) ekranskih slik in nekaj razlage dobljenih rezultatov.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="394A194C" w14:textId="77777777" w:rsidR="00851937" w:rsidRDefault="00851937" w:rsidP="00812FC9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="638B6CB7" w14:textId="77777777" w:rsidR="00851937" w:rsidRDefault="00851937" w:rsidP="00812FC9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CA0B847" w14:textId="77777777" w:rsidR="00FC2EE6" w:rsidRDefault="00FC2EE6">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764350A0" w14:textId="5B0F3447" w:rsidR="00FC2EE6" w:rsidRDefault="00FC2EE6" w:rsidP="00FC2EE6">
+    <w:p w14:paraId="0F45D26C" w14:textId="7ED79512" w:rsidR="00517999" w:rsidRDefault="00517999" w:rsidP="00517999">
       <w:pPr>
         <w:pStyle w:val="Naslov1"/>
       </w:pPr>
       <w:r w:rsidRPr="00C55946">
         <w:lastRenderedPageBreak/>
         <w:t>LV</w:t>
       </w:r>
       <w:r>
-        <w:t>4 CANBUS - Meritve in programiranje IEX modula</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2F81328E" w14:textId="77777777" w:rsidR="00FC2EE6" w:rsidRDefault="00FC2EE6">
+        <w:t>4 Meritve komunikacijskih signalov – izziv (UART,PWM,I2C,CAN)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A61F74" w14:textId="77777777" w:rsidR="00517999" w:rsidRPr="007B66D5" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B66D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izberite in rešite </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>čimveč</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izzivov in ustrezno dokumentirajte postopke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B66D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A349A71" w14:textId="77777777" w:rsidR="00517999" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72A18240" w14:textId="4CF30594" w:rsidR="00517999" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00812FC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>LV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812FC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Meritve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UART/RS232 na merilnih kablih ali STM32H7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>SigGen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="10B1088B" w14:textId="77777777" w:rsidR="00517999" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65901D57" w14:textId="422FA623" w:rsidR="00517999" w:rsidRPr="00517999" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00517999">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>LV4-1a - Meritve UART RS232 komunikacije na merilnih kablih</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C27030" w14:textId="203EDB9F" w:rsidR="00517999" w:rsidRPr="00517999" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00517999">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>I: Napetostni nivoji</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1256DC9F" w14:textId="77777777" w:rsidR="00517999" w:rsidRPr="00517999" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00517999">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II: Vsebina sporočila 8N1 (št. bajtov, vsebina, …) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BF1104" w14:textId="77777777" w:rsidR="00517999" w:rsidRPr="00517999" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="295A8AEB" w14:textId="066E474B" w:rsidR="00517999" w:rsidRPr="00517999" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00517999">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>LV4-1b - Meritve UART CMOS komunikacije na STM32H7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517999">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>PB14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119013F8" w14:textId="03455EA0" w:rsidR="00517999" w:rsidRPr="00517999" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00517999">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>I: Napetostni nivoji</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5AC637" w14:textId="77777777" w:rsidR="00517999" w:rsidRPr="00517999" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00517999">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II: Vsebina sporočila 8N1 (št. bajtov, vsebina, …) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC07476" w14:textId="77777777" w:rsidR="00517999" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F15D676" w14:textId="4F56B9D3" w:rsidR="00517999" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00812FC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>LV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812FC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Meritve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> signalov – STM32H7 Signal generator - izziv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D15EFC" w14:textId="77777777" w:rsidR="00517999" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6235B586" w14:textId="77777777" w:rsidR="00517999" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Neobvezni i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00281295">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>zzivi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284586D5" w14:textId="77777777" w:rsidR="00517999" w:rsidRPr="00517999" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:pStyle w:val="Telobesedila"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00517999">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>PWM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517999">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00517999">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>PA3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79FB5C5A" w14:textId="1AEBEFB1" w:rsidR="00517999" w:rsidRPr="00517999" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:pStyle w:val="Telobesedila"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00517999">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>I2C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517999">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00517999">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>PD12(SCL),  PD13(SDA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E526F06" w14:textId="54953A4E" w:rsidR="00517999" w:rsidRPr="00517999" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:pStyle w:val="Telobesedila"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00517999">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>SPI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517999">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00517999">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">PD3(SCK), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517999">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>PI3 (MOSI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630231F7" w14:textId="6507CF8B" w:rsidR="00517999" w:rsidRPr="00517999" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:pStyle w:val="Telobesedila"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00517999">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CANBUS  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517999">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>CN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517999">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1 (FDCAN1:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517999">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>CAN-L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517999">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, CAN-H</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6643B056" w14:textId="77777777" w:rsidR="00517999" w:rsidRPr="00812FC9" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D4154F" w14:textId="77777777" w:rsidR="00517999" w:rsidRPr="00812FC9" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00812FC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meritve </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>PWM signala</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034235F8" w14:textId="4669CB3A" w:rsidR="00517999" w:rsidRPr="007B66D5" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B66D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Določite </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">periodo, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B66D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">frekvenco PWM signala in ustrezno </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">glasbeno </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B66D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>noto</w:t>
+      </w:r>
+      <w:r w:rsidR="00454A95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, ki ustreza frekvenci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B66D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1D1C66" w14:textId="77777777" w:rsidR="00517999" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF63E86" w14:textId="77777777" w:rsidR="00517999" w:rsidRPr="00812FC9" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00812FC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meritve </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>I2C signala</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC996FD" w14:textId="75AC3CEB" w:rsidR="00517999" w:rsidRPr="007B66D5" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B66D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Določite bitno hitrost prenosa in ugotovite vsebino </w:t>
+      </w:r>
+      <w:r w:rsidR="00454A95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>sporočila iz signala na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B66D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I2C4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07347AA4" w14:textId="77777777" w:rsidR="00517999" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DD73C76" w14:textId="142FC20F" w:rsidR="00517999" w:rsidRPr="00812FC9" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00812FC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meritve </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SPI signala</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25376FAF" w14:textId="1FDB3D94" w:rsidR="00517999" w:rsidRPr="007B66D5" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B66D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Določite bitno hitrost prenosa in ugotovite vsebino </w:t>
+      </w:r>
+      <w:r w:rsidR="00454A95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sporočila iz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B66D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>signala SPI2</w:t>
+      </w:r>
+      <w:r w:rsidR="00454A95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC446DE" w14:textId="77777777" w:rsidR="00517999" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9E62E4" w14:textId="77777777" w:rsidR="00517999" w:rsidRPr="00812FC9" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00812FC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meritve </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CANBUS signala</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16449588" w14:textId="6D67B94A" w:rsidR="00517999" w:rsidRPr="007B66D5" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B66D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Določite bitno hitrost prenosa in določite vsebino </w:t>
+      </w:r>
+      <w:r w:rsidR="00454A95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>sporočila iz signalov CAN-H in CAN-L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B66D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ki se prenaša ob nastavitvah: 11b ID, 2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00454A95">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">podatkovna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B66D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>bajta, bit-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B66D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>stuff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B66D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (po 5 enakih bitih), …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B00556" w14:textId="77777777" w:rsidR="00517999" w:rsidRDefault="00517999">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75630299" w14:textId="77777777" w:rsidR="00454A95" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:pStyle w:val="Naslov1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C55946">
+        <w:lastRenderedPageBreak/>
+        <w:t>LV</w:t>
+      </w:r>
+      <w:r w:rsidR="00454A95">
+        <w:t>5 Tipala in signali – praktični izzivi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B84BED9" w14:textId="77777777" w:rsidR="00517999" w:rsidRPr="007B66D5" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B66D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izberite in rešite </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>čimveč</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izzivov in ustrezno dokumentirajte postopke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B66D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9A7E38" w14:textId="77777777" w:rsidR="00517999" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0117450E" w14:textId="77777777" w:rsidR="00FC2EE6" w:rsidRDefault="00FC2EE6">
+    <w:p w14:paraId="67E9200E" w14:textId="3B7B1D40" w:rsidR="00517999" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00812FC9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>LV</w:t>
+      </w:r>
+      <w:r w:rsidR="00454A95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5 –</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Izzivi</w:t>
+      </w:r>
+      <w:r w:rsidR="00454A95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (izberite vsaj enega):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1592AC0D" w14:textId="77777777" w:rsidR="00454A95" w:rsidRPr="00454A95" w:rsidRDefault="00454A95" w:rsidP="00454A95">
+      <w:pPr>
+        <w:pStyle w:val="Telobesedila"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454A95">
+        <w:t>UZ tipalo razdalje (SR04)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DF1C6E" w14:textId="77777777" w:rsidR="00454A95" w:rsidRPr="00454A95" w:rsidRDefault="00454A95" w:rsidP="00454A95">
+      <w:pPr>
+        <w:pStyle w:val="Telobesedila"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454A95">
+        <w:t>Zvočno tipalo – mikrofon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28527A29" w14:textId="77777777" w:rsidR="00454A95" w:rsidRPr="00454A95" w:rsidRDefault="00454A95" w:rsidP="00454A95">
+      <w:pPr>
+        <w:pStyle w:val="Telobesedila"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454A95">
+        <w:t xml:space="preserve">Ostala tipala (IR razdalja, PIR, Hall, …) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757FA0A2" w14:textId="77777777" w:rsidR="00517999" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C42681A" w14:textId="69692E87" w:rsidR="00517999" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Neobvezni i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00281295">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>zzivi</w:t>
+      </w:r>
+      <w:r w:rsidR="00454A95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA09405" w14:textId="77777777" w:rsidR="00517999" w:rsidRPr="00D057ED" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:pStyle w:val="Telobesedila"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D057ED">
+        <w:t xml:space="preserve">Meritev karakteristične upornosti linije z multimetrom (R0) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F8FB9B" w14:textId="77777777" w:rsidR="00517999" w:rsidRPr="00D057ED" w:rsidRDefault="00517999" w:rsidP="00517999">
+      <w:pPr>
+        <w:pStyle w:val="Telobesedila"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D057ED">
+        <w:t>Meritve deformacij UTP kabla</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D92A80" w14:textId="0C02FB23" w:rsidR="00517999" w:rsidRPr="00D057ED" w:rsidRDefault="00454A95" w:rsidP="00517999">
+      <w:pPr>
+        <w:pStyle w:val="Telobesedila"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Izziv po lastni izbiri</w:t>
+      </w:r>
+      <w:r w:rsidR="00517999" w:rsidRPr="00D057ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BFAB254" w14:textId="77777777" w:rsidR="00454A95" w:rsidRDefault="00454A95">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AD52624" w14:textId="77777777" w:rsidR="00454A95" w:rsidRDefault="00454A95">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E251E87" w14:textId="77777777" w:rsidR="00454A95" w:rsidRPr="00B271A8" w:rsidRDefault="00454A95" w:rsidP="00454A95">
+      <w:pPr>
+        <w:pStyle w:val="Naslov1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Primer reševanja izziva: Ultrazvočni senzor razdalje</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4110E6CD" w14:textId="77777777" w:rsidR="00454A95" w:rsidRDefault="00454A95" w:rsidP="00454A95">
+      <w:pPr>
+        <w:pStyle w:val="Telobesedila"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4073246F" w14:textId="77777777" w:rsidR="00454A95" w:rsidRPr="00B271A8" w:rsidRDefault="00454A95" w:rsidP="00454A95">
+      <w:pPr>
+        <w:pStyle w:val="Telobesedila"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uporabite generator in osciloskop ter preizkusite delovanje UZ tipala oddaljenosti. Generator ima vlogo vzbujanja UZ senzorja (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Trig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vhod); določite frekvenco pravokotnega signala in pazite, da bo izhodni signal med 0 in 5V (senzor višjih napetosti ne dovoljuje). Na osciloskopu spremljajte stanje vhoda </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Trig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in izhoda Echo hkrati. Spremljajte dogajanje pri približevanju in oddaljevanju objekta (uporabite večjo površino, da bodo odboji izraziti) ter analizirajte delovanje senzorja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4987A0" w14:textId="77777777" w:rsidR="00454A95" w:rsidRPr="00B271A8" w:rsidRDefault="00454A95" w:rsidP="00454A95">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BE4BBAC" w14:textId="77777777" w:rsidR="00454A95" w:rsidRPr="00B271A8" w:rsidRDefault="00454A95" w:rsidP="00454A95">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B271A8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Pri</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>kažite ekranski sliki pri 2 različnih oddaljenostih objekta. Razdaljo izmerite in izračunajte ter primerjajte dobljene rezultate. Dodajte tudi svoje ugotovitve o delovanju UZ senzorja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21009851" w14:textId="77777777" w:rsidR="00454A95" w:rsidRDefault="00454A95" w:rsidP="00454A95">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EE0254E" w14:textId="77777777" w:rsidR="00454A95" w:rsidRDefault="00454A95" w:rsidP="00454A95">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C6ADA19" w14:textId="0B983FD3" w:rsidR="00517999" w:rsidRDefault="00517999">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764350A0" w14:textId="033326F9" w:rsidR="00FC2EE6" w:rsidRDefault="00FC2EE6" w:rsidP="00FC2EE6">
+      <w:pPr>
+        <w:pStyle w:val="Naslov1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C55946">
+        <w:lastRenderedPageBreak/>
+        <w:t>LV</w:t>
+      </w:r>
+      <w:r w:rsidR="000014AC">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00517999">
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> CANBUS - Meritve in programiranje IEX modula</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F81328E" w14:textId="77777777" w:rsidR="00FC2EE6" w:rsidRDefault="00FC2EE6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74C0CC7A" w14:textId="12ED38D9" w:rsidR="00FC2EE6" w:rsidRPr="00281295" w:rsidRDefault="00FC2EE6" w:rsidP="00FC2EE6">
+    <w:p w14:paraId="0117450E" w14:textId="77777777" w:rsidR="00FC2EE6" w:rsidRDefault="00FC2EE6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74C0CC7A" w14:textId="1B2E1AEB" w:rsidR="00FC2EE6" w:rsidRPr="00281295" w:rsidRDefault="00FC2EE6" w:rsidP="00FC2EE6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>LV</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="00517999">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Meritev </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -9985,160 +10123,209 @@
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>stanje signalov ob izbranem CANBUS sporočilu v primeru nezaključene in zaključene linije. Izračunajte bitno hitrost CANBUS komunikacije. Prikažite slike in opišite postopke.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23714C79" w14:textId="5A11635E" w:rsidR="00FC2EE6" w:rsidRDefault="00FC2EE6" w:rsidP="00FC2EE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C8F8F67" w14:textId="77777777" w:rsidR="00FC2EE6" w:rsidRDefault="00FC2EE6" w:rsidP="00FC2EE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A7D4D44" w14:textId="4628B622" w:rsidR="00FC2EE6" w:rsidRPr="00281295" w:rsidRDefault="00FC2EE6" w:rsidP="00FC2EE6">
+    <w:p w14:paraId="3A7D4D44" w14:textId="5F0BFE9F" w:rsidR="00FC2EE6" w:rsidRPr="00281295" w:rsidRDefault="00FC2EE6" w:rsidP="00FC2EE6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>LV</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="00517999">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>Cypro IDE in IEX Modul</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Cypro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IDE in IEX Modul</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D58DA1" w14:textId="67CE2BE2" w:rsidR="00FC2EE6" w:rsidRDefault="00FC2EE6" w:rsidP="00FC2EE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Na STM32H7 naložite program za osnovni IEX modul (pri tem spremenite njegov naslov NAD na unikatno številko). Na COM portu opazujte izpise prejetih/oddanih sporočil. Povežite ga s CANBUS vodilom in preverite v Cypro IDE, ali ga je zaznal. Dokumentirajte in opišite postopek</w:t>
+        <w:t xml:space="preserve">Na STM32H7 naložite program za osnovni IEX modul (pri tem spremenite njegov naslov NAD na unikatno številko). Na COM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>portu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opazujte izpise prejetih/oddanih sporočil. Povežite ga s CANBUS vodilom in preverite v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Cypro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IDE, ali ga je zaznal. Dokumentirajte in opišite postopek</w:t>
       </w:r>
       <w:r w:rsidR="00FB6B79">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39A00F43" w14:textId="77777777" w:rsidR="00FC2EE6" w:rsidRDefault="00FC2EE6" w:rsidP="00FC2EE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09C27F35" w14:textId="77777777" w:rsidR="00FB6B79" w:rsidRPr="00FB6B79" w:rsidRDefault="00CE3DD9" w:rsidP="00FB6B79">
+    <w:p w14:paraId="09C27F35" w14:textId="77777777" w:rsidR="00FB6B79" w:rsidRPr="00FB6B79" w:rsidRDefault="00FB6B79" w:rsidP="00FB6B79">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00FB6B79" w:rsidRPr="00FB6B79">
+        <w:r w:rsidRPr="00FB6B79">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>https://github.com/LAPSyLAB/STM32H7_Discovery_VIN_Projects/tree/main/STM32H750B-DK_C_CAN_IEX_Module_Base</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FB6B79" w:rsidRPr="00FB6B79">
+      <w:r w:rsidRPr="00FB6B79">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0EA4E8" w14:textId="77777777" w:rsidR="00FB6B79" w:rsidRDefault="00FB6B79" w:rsidP="00FC2EE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="036B6F48" w14:textId="6388CD2E" w:rsidR="00CA1710" w:rsidRPr="00281295" w:rsidRDefault="00FC2EE6" w:rsidP="00CA1710">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -10197,58 +10384,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00CA1710">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00CA1710" w:rsidRPr="00281295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA1710">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>IEX Modul</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> na STM32H7</w:t>
+        <w:t>IEX Modul na STM32H7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6141CC03" w14:textId="2C46D0BE" w:rsidR="00FC2EE6" w:rsidRDefault="00CA1710" w:rsidP="00FC2EE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Do</w:t>
       </w:r>
       <w:r w:rsidR="00FC2EE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -10278,1147 +10458,156 @@
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">vsaj </w:t>
       </w:r>
       <w:r w:rsidR="00FB6B79">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00FC2EE6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> sprejemom QX sporočil in oddajo IX sporočil, da se bo na modulu lahko uporabilo tudi tipke in LED diode. Program lahko razširite še na PWM izhoda in ADC vhoda.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12CECEF8" w14:textId="0A7D3998" w:rsidR="005D2A7D" w:rsidRDefault="005D2A7D">
+    <w:p w14:paraId="31E47E0F" w14:textId="0E3732FD" w:rsidR="00B271F8" w:rsidRPr="00317ED7" w:rsidRDefault="00B271F8" w:rsidP="00317ED7">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...991 lines deleted...]
-    <w:sectPr w:rsidR="00B271F8">
+    </w:p>
+    <w:sectPr w:rsidR="00B271F8" w:rsidRPr="00317ED7">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tms Rmn">
     <w:panose1 w:val="02020603040505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Naslov1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11499,50 +10688,190 @@
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01F66C45"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D8C82C20"/>
+    <w:lvl w:ilvl="0" w:tplc="24E49C84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FB3259BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CB60BB66" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="BB58C6FE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7E82B906" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D10AED16" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E6F279DC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8BA2269E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DDAA725E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07A45C5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2508FD06"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11584,51 +10913,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19620A95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF2620F2"/>
     <w:lvl w:ilvl="0" w:tplc="F74E024C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11700,51 +11029,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A83425B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6FA4A24"/>
     <w:lvl w:ilvl="0" w:tplc="B33A523E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9B42A486">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -11813,51 +11142,51 @@
     <w:lvl w:ilvl="7" w:tplc="BC8E20A0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F698CE4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B5E5DC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7332AF80"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -11928,51 +11257,421 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30E62C13"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9084B80A"/>
+    <w:lvl w:ilvl="0" w:tplc="8FF887C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="378D4A19"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C302A564"/>
+    <w:lvl w:ilvl="0" w:tplc="75304DF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D6062E02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5AA28DBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="EFB22DEC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="469EAA80" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="713682AC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6CF677B6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F31045DA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="40022192" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57EA68AC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B052AF36"/>
+    <w:lvl w:ilvl="0" w:tplc="20A6C840">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D68668F2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="99D63216" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FB4065A0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0486F136" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6EE4ABB0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F3DA91E6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C2FA85DE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="195AD8C0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F4A715F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6FA4A24"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12041,51 +11740,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65EA0C87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A02058EA"/>
     <w:lvl w:ilvl="0" w:tplc="04240001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04240003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12154,51 +11853,51 @@
     <w:lvl w:ilvl="7" w:tplc="04240003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04240005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67044EC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7332AF80"/>
     <w:lvl w:ilvl="0" w:tplc="6E345BE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4A34FE60">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12269,51 +11968,51 @@
     <w:lvl w:ilvl="7" w:tplc="7F08D0AC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F56E2E4E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C066A4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55D68A4C"/>
     <w:lvl w:ilvl="0" w:tplc="04240001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04240003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12382,51 +12081,51 @@
     <w:lvl w:ilvl="7" w:tplc="04240003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04240005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="768A6B2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="26B697EC"/>
     <w:lvl w:ilvl="0" w:tplc="33C6C168">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -12494,51 +12193,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DE17474"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A80A073C"/>
     <w:lvl w:ilvl="0" w:tplc="33C6C168">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -12610,270 +12309,303 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="798114519">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1870676305">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1225069527">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1478452302">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1177111726">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1190144817">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1638952268">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1378629353">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="105471553">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="665597812">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1478452302">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="11" w16cid:durableId="613484670">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1177111726">
+  <w:num w:numId="12" w16cid:durableId="1885563145">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="418185590">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1190144817">
-[...5 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="1378629353">
+  <w:num w:numId="14" w16cid:durableId="494687406">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="105471553">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="15" w16cid:durableId="1900706751">
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:defaultTableStyle w:val="Navaden"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:strictFirstAndLastChars/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:adjustLineHeightInTable/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY0MDUxNTcytzS0tDA0NTVV0lEKTi0uzszPAykwNK8FAJN/Da8tAAAA"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00452181"/>
     <w:rsid w:val="00001066"/>
+    <w:rsid w:val="000014AC"/>
     <w:rsid w:val="00063935"/>
     <w:rsid w:val="000940BD"/>
+    <w:rsid w:val="00095103"/>
     <w:rsid w:val="000B5934"/>
     <w:rsid w:val="000F7A47"/>
+    <w:rsid w:val="0011591B"/>
     <w:rsid w:val="0012678B"/>
     <w:rsid w:val="001352E5"/>
     <w:rsid w:val="00142413"/>
+    <w:rsid w:val="0015645F"/>
     <w:rsid w:val="001767AA"/>
     <w:rsid w:val="001833B0"/>
     <w:rsid w:val="001854A7"/>
     <w:rsid w:val="001D40FE"/>
     <w:rsid w:val="00207D8F"/>
     <w:rsid w:val="00237B21"/>
     <w:rsid w:val="002636C2"/>
     <w:rsid w:val="00273E83"/>
     <w:rsid w:val="00281295"/>
     <w:rsid w:val="002A7DF1"/>
     <w:rsid w:val="002C10A3"/>
     <w:rsid w:val="00313D2D"/>
+    <w:rsid w:val="00317ED7"/>
+    <w:rsid w:val="003352F2"/>
+    <w:rsid w:val="0035032D"/>
     <w:rsid w:val="003734BE"/>
     <w:rsid w:val="003777B1"/>
     <w:rsid w:val="003B75DC"/>
     <w:rsid w:val="003C337B"/>
     <w:rsid w:val="003F559E"/>
     <w:rsid w:val="0040092F"/>
     <w:rsid w:val="00442B52"/>
     <w:rsid w:val="00452181"/>
+    <w:rsid w:val="00454A95"/>
     <w:rsid w:val="00467FA5"/>
     <w:rsid w:val="0047644C"/>
     <w:rsid w:val="004967D3"/>
     <w:rsid w:val="00501DC9"/>
+    <w:rsid w:val="00517999"/>
+    <w:rsid w:val="00517E8C"/>
     <w:rsid w:val="00570306"/>
     <w:rsid w:val="005C4A65"/>
     <w:rsid w:val="005C539D"/>
     <w:rsid w:val="005D2A7D"/>
     <w:rsid w:val="006043C9"/>
     <w:rsid w:val="00617DD9"/>
     <w:rsid w:val="00637D09"/>
     <w:rsid w:val="00677E69"/>
     <w:rsid w:val="00693CE6"/>
     <w:rsid w:val="006A32CC"/>
     <w:rsid w:val="006B0A8E"/>
     <w:rsid w:val="006D49E1"/>
     <w:rsid w:val="006D586D"/>
     <w:rsid w:val="00720CE9"/>
+    <w:rsid w:val="007647FD"/>
     <w:rsid w:val="00780747"/>
     <w:rsid w:val="007A46DA"/>
     <w:rsid w:val="007B2C02"/>
     <w:rsid w:val="007B66D5"/>
+    <w:rsid w:val="007D6679"/>
     <w:rsid w:val="007E0AC1"/>
     <w:rsid w:val="007E6C58"/>
     <w:rsid w:val="00806972"/>
     <w:rsid w:val="00812FC9"/>
     <w:rsid w:val="008259AF"/>
     <w:rsid w:val="0084242F"/>
     <w:rsid w:val="00851937"/>
     <w:rsid w:val="008B50EF"/>
     <w:rsid w:val="008F1F0C"/>
     <w:rsid w:val="0091037C"/>
     <w:rsid w:val="00917A07"/>
     <w:rsid w:val="00921193"/>
     <w:rsid w:val="00930980"/>
     <w:rsid w:val="00944A25"/>
+    <w:rsid w:val="0094519A"/>
+    <w:rsid w:val="00947414"/>
     <w:rsid w:val="0094741D"/>
     <w:rsid w:val="009B7481"/>
     <w:rsid w:val="00A01233"/>
+    <w:rsid w:val="00A07EA5"/>
     <w:rsid w:val="00A20BD6"/>
     <w:rsid w:val="00A2690B"/>
     <w:rsid w:val="00A26E1E"/>
     <w:rsid w:val="00A466E6"/>
     <w:rsid w:val="00A71312"/>
     <w:rsid w:val="00AA0D9C"/>
     <w:rsid w:val="00AD3AF8"/>
     <w:rsid w:val="00AE232C"/>
     <w:rsid w:val="00AF1904"/>
     <w:rsid w:val="00B10838"/>
+    <w:rsid w:val="00B11B97"/>
     <w:rsid w:val="00B233F5"/>
     <w:rsid w:val="00B24200"/>
     <w:rsid w:val="00B271F8"/>
     <w:rsid w:val="00BD11EB"/>
     <w:rsid w:val="00C066C1"/>
     <w:rsid w:val="00C254A7"/>
     <w:rsid w:val="00C344AC"/>
     <w:rsid w:val="00C41A0D"/>
     <w:rsid w:val="00C51895"/>
     <w:rsid w:val="00C55946"/>
     <w:rsid w:val="00CA1710"/>
     <w:rsid w:val="00CC33AD"/>
     <w:rsid w:val="00CD1280"/>
     <w:rsid w:val="00CD5854"/>
     <w:rsid w:val="00CE3DD9"/>
     <w:rsid w:val="00CE7E53"/>
     <w:rsid w:val="00D057ED"/>
     <w:rsid w:val="00D11A1F"/>
     <w:rsid w:val="00D143FE"/>
     <w:rsid w:val="00D26699"/>
     <w:rsid w:val="00D41BEA"/>
     <w:rsid w:val="00D42D8A"/>
     <w:rsid w:val="00D470DD"/>
     <w:rsid w:val="00D558F8"/>
     <w:rsid w:val="00D67FFB"/>
     <w:rsid w:val="00D811F1"/>
+    <w:rsid w:val="00D91CE2"/>
     <w:rsid w:val="00DC6C26"/>
     <w:rsid w:val="00E14C92"/>
     <w:rsid w:val="00E268CE"/>
+    <w:rsid w:val="00E35254"/>
     <w:rsid w:val="00E41204"/>
+    <w:rsid w:val="00F056FB"/>
     <w:rsid w:val="00F144B8"/>
     <w:rsid w:val="00F235E1"/>
+    <w:rsid w:val="00F263C3"/>
     <w:rsid w:val="00F26C4A"/>
     <w:rsid w:val="00F70CA7"/>
     <w:rsid w:val="00FA01E4"/>
     <w:rsid w:val="00FA5EEE"/>
     <w:rsid w:val="00FB3173"/>
     <w:rsid w:val="00FB6B79"/>
     <w:rsid w:val="00FC2EE6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sl-SI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="08643D59"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B1D12AE9-2DCF-42CC-8AB4-CEEF122AEEC1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sl-SI" w:eastAsia="sl-SI" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13220,85 +12952,86 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Navaden">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D057ED"/>
+    <w:rsid w:val="00517999"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun" w:cs="Mangal"/>
       <w:kern w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Naslov1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Naslov"/>
     <w:next w:val="Telobesedila"/>
     <w:link w:val="Naslov1Znak"/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Privzetapisavaodstavka">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Navadnatabela">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Brezseznama">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Simbolizaotevilevanje">
     <w:name w:val="Simboli za oštevilčevanje"/>
@@ -13900,51 +13633,51 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun" w:cs="Mangal"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nerazreenaomemba">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Privzetapisavaodstavka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB6B79"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="28380210">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1006515044">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="115"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -15183,83 +14916,83 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="Standard APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED8B4DB4-7FCF-4200-8E7B-B278111D1782}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>12297</Characters>
+  <Pages>12</Pages>
+  <Words>2105</Words>
+  <Characters>12004</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>102</Lines>
+  <Lines>100</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14426</CharactersWithSpaces>
+  <CharactersWithSpaces>14081</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>7012358</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://engineering.purdue.edu/ME588/SpecSheets/sharp_gp2d12.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4980851</vt:i4>
       </vt:variant>
       <vt:variant>